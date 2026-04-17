--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jean-christophe-pagnucco</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0000-1189-3631</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1778,8868 +1799,9942 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sociétés de personnes et autres groupements] Du préjudice subi par le cédant de titres sociaux du fait du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 [BJS204j9], pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de retrait n'appartient qu'à l'associé, même si les parts sociales constituent des biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, BJS204h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif - Cas du dirigeant personne physique d'un dirigeant personne morale de SAS en cas d'obligation statutaire de désignation d'un représentant permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du dirigeant en cas de non-respect de la procédure des conventions réglementées : encore du nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS204f4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte courant d’associé : nature et régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.6-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approbation des conventions réglementées n'exonère pas les dirigeants sociaux de leur responsabilité civile pour faute de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1140, pp.n°8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrayant conserve, sauf renonciation, son droit aux bénéfices jusqu'au remboursement intégral de ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS203x1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le caractère prétendument subsidiaire de l'action sociale ut singuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS203y3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacités et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 [02.4], pp.46-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu nourri sur l'action sociale &amp;lt;i&amp;gt;ut singul&amp;lt;/i&amp;gt; : 3 arrêts sinon rien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 [1287], pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[2. Décisions collectives] De l'impossibilité pour les associés de déroger, même &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; une décision collective unanime, aux prévisions statutaires fixant les conditions dans lesquelles une SAS est dirigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 [1287], pp.28-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation de l'admissibilité de la preuve déloyale ou illicite en droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation des procédures collectives à la situation de l'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.55-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même dans le cadre d'une cession de titres emportant cession de contrôle d'une société, la réticence dolosive du cédant rend toujours excusable l'erreur du cessionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1140, pp.n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et effectivité du vote de l'associé exclu : épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, BJS204d8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rédaction des statuts de la SAS après l'ordonnance réformant le régime des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère intuitu personae de la franchise à la lumière du principe d'autonomie de la personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7-8, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la possibilité d'attraire en justice une association ultérieurement à la clôture de ses opérations de liquidation amiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de caractériser précisément la faute séparable des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimulation du fait dommageable, preuve de sa révélation et prescription de l'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nécessité de convoquer le curateur de l'associé protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[6.] Ne dénature pas les statuts d’une société civile immobilière, une cour d’appel qui interprète le terme propriété d’une clause d'objet social comme permettant au gérant de disposer du bien immeuble, actif de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de prouver les rémunérations indues d'un gérant et la cause légitime de sa révocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat &amp;quot;ad hoc&amp;quot;, révocation sans juste motif et abus de majorité : cocktail infernal de la discorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[3.] L’associé minoritaire qui a voté en faveur d’une délibération ou qui s’est abstenu n’est pas fondé à soutenir qu’elle constitue un abus de majorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[9.] Il résulte de la combinaison des articles L. 227-1 et L. 227-5 du Code de commerce que les statuts de la SAS fixent les conditions dans lesquelles la société est dirigée, notamment les modalités de révocation de son directeur général. Si les actes extrastatutaires peuvent compléter ces statuts , ils ne peuvent y déroger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[4.] Sont susceptibles d’annulation les actes et délibérations de la SAS qui ont été passés en violation des stipulations statutaires ayant, conformément aux dispositions de l’article L. 227-9 al. 1er, identifié et déterminé les modalités des décisions devant être prises collectivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quatre apports essentiels de l'ordonnance du 8 février 2023 relative à l'exercice en société des professions libérales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 [art. 1248], pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de l’action &amp;quot;ut singuli&amp;quot; au bénéfice des membres d’association… Il est temps de légiférer !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.24-26</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauf circonstances exceptionnelles, la révocation du gérant ne peut être prononcée en référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2, pp.27-30</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile du liquidateur amiable à l’égard des tiers : caractérisation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Indivisibilité des opérations d’augmentation et de réduction de capital dans le cadre d’un coup d’accordéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en jeu de la responsabilité personnelle des associés en cas de révocation sans juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d'assurance décennale obligatoire demeure une faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de surveillance du délégataire de signature : justif motif de révocation du gérant de SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de concurrence déloyale et faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des dirigeants d'associations : recherche représentant légal désespérément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43-44, pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des dirigeants d'association non déclarée : pas de faute détachable des fonctions exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.33-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Dans le silence de la loi et des statuts, lesquels ont par principe compétence pour régler les questions tenant à la révocation des mandataires sociaux de SAS, la révocation du directeur général de ce type de structure n'est pas subordonnée à l'allégation d'un juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de faute du liquidateur amiable ayant sciemment omis d’acquitter des factures litigieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[1.] Doit être considéré comme nul, en raison du défaut de personnalité juridique d'une société en cours d'immatriculation, l'acte ayant mentionné cette dernière, et non l'associé fondateur et futur gérant agissant en son nom, comme partie cocontractante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission d’une QPC sur l’irrecevabilité de l’action &amp;quot;ut singuli&amp;quot; dans le cadre associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[10.] Conserve un intérêt à agir en annulation des assemblées générales l'associé retrayant d'une SCP n'ayant pas encore obtenu le remboursement intégral de la valeur de ses droits sociaux, non en sa qualité d'associé, qu'il a perdue, mais en celle de propriétaire de ses droits sociaux et de créancier de la société, ainsi que pour la sauvegarde des droits patrimoniaux qu'il a conservés, tenant aussi bien au capital apporté et à la valeur de ses parts qu'à la rémunération de son apport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action sociale ut singuli et perte de la qualité d'actionnaire en cours d'instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Engage sa responsabilité civile et doit être condamné, au titre de l'action individuelle, à réparer le préjudice personnel subi par l'associé le dirigeant social dont l'incurie dans l'exécution des obligations fiscales de la société a entraîné, pour l'associé demandeur, un redressement fiscal et la condamnation à des intérêts et pénalités de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Doit être considérée comme non-écrite, au visa des articles 1844 et 1844-10 du Code civil, la clause d'exclusion insérée dans les statuts, au motif qu'en excluant du calcul de la majorité nécessaire à décider de cette révocation l'associé visé par cette décision, elle constitue une privation statutaire du droit de vote de ce dernier, laquelle ne saurait être acceptée en dehors des cas prévus par la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les statuts d'une SELARL subordonnent la qualité d'associé à l'exercice d'une profession au sein de la société, le propriétaire de parts sociales qui y a cessé son activité n'est pas recevable à exercer l'action ut singuli, réservée, par la loi, aux associés [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation et maintien de la solution selon laquelle encourt l'annulation la garantie hypothécaire pour autrui consentie par une SCI en violation de son intérêt social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne dispose pas du pouvoir d'aliéner un actif social le gérant d'une SCI dont l'objet social ne mentionne que &amp;quot;[...] la propriété, la possession, la jouissance, l'administration, l'aménagement, la transformation et l'exploitation par bail, location ou autrement de [ses] terrains et immeubles [...]&amp;quot; [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en réserve de bénéfices ne constitue pas nécessairement un abus de majorité, dès lors qu'il n'est pas établi qu'elle contrevient à l'intérêt commun des associés [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne peut être considérée comme brutale la révocation du gérant de SARL non inscrite à l'ordre du jour de l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du bois : de la dissolution et du retrait judiciaire en matière de groupement forestier [Sociétés de personnes et autres groupements ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien que tout dirigeant soit tenu d'un devoir de loyauté lui interdisant d'exercer, directement ou indirectement, une activité concurrente à celle de la société qu'il dirige, la responsabilité d'un dirigeant ne peut pas être engagée si cette activité concurrente a été unanimement autorisée par les associés, y compris sans respecter les formes légalement prescrites pour les décisions collectives [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'usure, devenez Professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caffin-Moi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Jullian</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d'un actif social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.38-40</w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d’un actif social [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère distinct et personnel du préjudice résultant de la perte d'une rémunération attendue : confirmation d'une solution controversée [Dirigeants]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 [alerte 255], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : des fautes caractérisées, et non de simples négligences [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À défaut de précision de la disposition statuaire prévoyant que la rémunération du gérant de SARL se détermine sur décision ordinaire des associés quant à la question de savoir si la décision des associés devait intervenir pour l’exercice comptable futur ou pour celui qui se terminait, cette décision peut résider dans une approbation &amp;quot;a posteriori&amp;quot; du montant et du versement de la rémunération, quand bien même elle n’aurait pas été prévue à l’ordre du jour [§ 6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cogérant de société civile peut valablement agir contre l'autre cogérant en paiement d'une indemnité d'occupation, sans avoir à y être autorisé par l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de nullité des engagements contraires à l’intérêt social pris par le gérant de SARL : réaffirmation d’un principe à la portée mal mesurée [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">116ème congrès des notaires de France. La protection du logement de famille en SCI : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne méconnaît pas son obligation de loyauté la société qui communique à son dirigeant les motifs de sa révocation le jour même où elle y procède [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparence d’interdépendance au sein d’un groupe : quand les juges ne tombent pas dans le panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de l'article L. 225-252 du Code de commerce n'autorisant les actionnaires à exercer l'action sociale ut singuli qu'à l'encontre des dirigeants de droit de la société dont ils sont actionnaires, est irrecevable l'action sociale &lt;i&amp;gt;ut singuli&lt;/i&amp;gt; intentée par les actionnaires d'une société mère à l'encontre des dirigeants d'une filiale [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non-concurrence devant être interprétée restrictivement et en faveur de celui qui s'oblige, n'emporte pas violation de cette clause le fait, pour l'associé cédant, de réaliser une avance en compte courant dans la société dirigée par son fils, alors même que celle-ci aurait une activité similaire à celle de la société cédée [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit être considéré comme nécessairement intentionnel, et ainsi constitutif d'une réticence dolosive justifiant l'annulation d'une cession de titres sociaux, le silence gardé par le cédant sur des informations dont il ne pouvait ignorer l'importance pour le cessionnaire dans la mesure où elles faisaient peser un aléa sur la pérennité des sociétés cédées [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serait-elle établie, la contrariété à l’intérêt social ne constitue pas, par elle-même, une cause de nullité des engagements souscrits par le président d’une société par actions simplifiée [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [chronique 1145], pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'est pas subordonné au respect des dispositions de l'article 1836, alinéa 2, du Code civil le remboursement d'un compte courant d'associé, lequel n'entraîne en aucune manière une augmentation de l'engagement des associés nécessitant de leur part une autorisation unanime [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la durée d'un groupement n'équivaut pas à en décider la dissolution anticipée [Droit commun]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l'article 215, alinéa 3, du Code civil, qui a pour objectif la protection du logement familial, subordonne au consentement des deux époux les actes de disposition portant sur les droits par lesquels ce logement est assuré, c'est à la condition, lorsque ces droits appartiennent à une SCI dont l'un des époux au moins est associé, que celui-ci soit autorisé à occuper le bien en raison d'un droit d'associé ou d'une décision prise à l'unanimité de ceux-ci, dans les conditions prévues aux articles 1853 et 1854 du Code civil [§ 4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution judiciaire pour justes motifs demandée par l’associé à l’origine de la mésentente : épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mésentente entre membres d'un GFA : la preuve de la paralysie conditionne la dissolution judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subsidiarité de l’obligation aux dettes sociales à l’épreuve de la liquidation judiciaire [Sociétés ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 [alerte 145], pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuation de société civile au décès d’un associé : le sort du légataire à titre particulier de parts sociales [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.348-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convocation et représentation à l’AG en cas d’indivision portant sur des parts de société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.581-586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de société, au service de la gestion dynamique du patrimoine du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, [6 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de majorité : l'atteinte portée aux intérêts d'un associé est insuffisante à le caractériser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.692-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance jurisprudentielle de la possibilité de demander en justice le retrait d'un GFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.395-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi Macron du 6 août 2015 au droit français des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montesquieu Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des minoritaires dans les groupes de sociétés [Groupes de sociétés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 [dossier 13], pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation d’une société civile immobilière pour recel des infractions commises par ses associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnité conventionnelle de révocation du dirigeant social n'est pas une créance postérieure privilégiée au sens de l'article L. 622-17 du Code de commerce [Créances postérieures]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 [alerte 2019], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black is black&amp;quot; (Ventes sans factures, paiements en espèce et abus de biens sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 [115j3], pp.472-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour un tiers de se prévaloir de l'irrégularité de désignation d'un dirigeant pour contester son pouvoir de déclarer ou de faire déclarer [Créances antérieures – Déclaration]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 [alerte 49], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité d'une cession de parts de SARL suite à la violation d'une clause statutaire d'agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.238-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité d’annuler les actes du gérant de GFA compris dans les limites de l’objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.655-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les doutes sur le préjudice personnel du dirigeant-associé d’une société en liquidation victime d’actes de concurrence déloyale [Dirigeant-associé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 [alerte 287], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société créancière n’est pas dissoute tant que sa prorogation a été décidée avant l’expiration du terme [Déclaration de créance - Qualité de créancier - Dissolution de la société]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 [alerte 239], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associes et le plan de cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 [dossier 43], pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction de la violation d’une clause statutaire de préemption en cas de cessions de parts d’une SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] La demande de remboursement du compte courant entre dans le domaine du dessaisissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 [alerte 319], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société] Les difficultés à sanctionner le caractère frauduleux d'une dissolution-confusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 [art. 1248], pp.21-29</w:t>
+              <w:t xml:space="preserve">, 2014, 24 [1316], pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.22-24</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Comblement de l'insuffisance d'actif] Le représentant permanent est susceptible d'être poursuivi en responsabilité pour insuffisance d'actif sans mise en cause de la société dirigeante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 [alerte 15], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.30-32</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan – Élaboration] Refus de l'administration fiscale de participer à un plan d'apurement du passif d'un contribuable : la compétence juridictionnelle en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 [alerte 90], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.36-39</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple SCI/Société d’Exploitation [Confusion de patrimoines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [dossier 14], [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.25-27</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Cessation des paiements - Actif disponible] La portion non libérée du capital social ne constitue ni un actif disponible, ni une réserve de crédit de nature à empêcher la cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 [alerte 130], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.28-30</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation à la dette de l'associé indéfiniment responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.55-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.22-23</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dessaisissement] Les conséquences de la mise en liquidation judiciaire de l’associé de société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 [alerte 92], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.33-37</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Pouvoirs du liquidateur] La recevabilité de l'action en contribution aux pertes sociales, exercée par le liquidateur, à l'encontre des associés d'une société à risques illimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 [alerte 278], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43-44, pp.25-27</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la possibilité pour le gérant égalitaire de SARL de cumuler mandat social et contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7-8, pp.433-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.27-29</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration des créances] Déclaration provisionnelle et déclaration à titre définitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 [alerte 47], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.21-24</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Action en responsabilité pour insuffisance d'actif] Les administrateurs de société anonyme sont bien des dirigeants de droit au sens de l'article L. 225-35 du Code de commerce, et peuvent à ce titre commettre des fautes de gestion et engager leur responsabilité pour insuffisance d'actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 [alerte 207], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.15-17</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Caution] La possibilité pour la caution subrogée dans les droits d’un créancier ayant déclaré à titre chirographaire de se prévaloir d’une hypothèque qu’elle a fait souscrire pour sûreté de son recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 [alerte 86], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 [art. 1363], pp.24-25</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Associés] L’irrecevabilité de la mise en œuvre de l'obligation aux dettes sociales, exercée par le liquidateur, à l'encontre des associés d'une société à risques illimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 [alerte 231], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.36-38</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Cession de l'entreprise] L’irrecevabilité de l'action en recouvrement du prix de cession exercée par le liquidateur amiable de la société cédée après la fin des fonctions du commissaire à l'exécution du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 [alerte 268], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.46-48</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédures collectives] Participation à la procédure de vérification des créances d’une société en liquidation judiciaire : modes de représentation et limites à la contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 [alerte 214], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.24-27</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Associés] L’influence de l’admission d’une créance au passif de la SNC sur la prescription de l’action en paiement exercée à l’encontre des associés en nom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 [alerte 276], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 [art. 1139], pp.39-40</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat social et apparence d'un contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45 [art. 1363], pp.21-22</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dirigeants - Cession forcée de parts sociales] Dès lors qu’elle est effective au jour où le juge statue, la démission du gérant fait obstacle à la cession forcée de ses actions ou parts sociales, dans le cadre d’un plan de redressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 [alerte 98], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.26-28</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fasc. unique : MANDATS SUCCESSORAUX] Mandat conventionnel et mandat judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, [Première publication : 10 mars 2014] (Art. 813 à 814-1 [Archives]), [26 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 [1070], pp.24-25</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société dissoute par l’effet du jugement de liquidation judiciaire n’a plus à être représentée par un mandataire ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'Actualité des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.192 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 [1384], pp.20-22</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de changement de nom et de prénom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du CERFAP (Centre Européen de Recherche en droit de la Famille et des Personnes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nom de nom, 7, pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 [1384], pp.23-24</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel article 220-1 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du CERFAP (Centre Européen de Recherche en droit de la Famille et des Personnes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La réforme du divorce, 6, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...4717 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...457 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation fiscale et SCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04327420v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers SCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Oct 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit face à l’évolution du droit à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème édition des Rendez-Vous de Cabourg : Droits et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des avocats de Caen, Jun 2019, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abus du droit de révoquer les dirigeants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Farnoux; Ariane Périn-Dureau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise. Actes du colloque tenu le 13 mai 2022 [Strasbourg]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, LexisNexis, 2023, (Actualités de droit de l'entreprise), 978-2-7110-3646-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort du dirigeant incapable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lebel; Catherine Malecki; Marie-Andrée Rakotovahiny; Marie-Christine Sordino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres multicolores autour du droit. Mélanges en l'honneur du Professeur Deen Gibirila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.265-276, 2020, 978-2-36170-228-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la perte de souveraineté programmée de la collectivité des associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Pagnucco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La SAS : 25 ans après. Actes du colloque national DJCE tenu le 5 avril 2019 à la Faculté de Droit de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, LexisNexis, pp.85-100, 2019, (Actualités de droit de l'entreprise), 978-2-7110-3175-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de prix à dires d’expert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Buy; Marie Lamoureux; Jacques Mestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principales clauses des contrats d’affaires [2e édition refondue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, LGDJ, une marque de Lextenso, pp.687-694, 2018, 978-2-275-06170-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause d’agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Buy; Marie Lamoureux; Jacques Mestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principales clauses des contrats d’affaires [2e édition refondue]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, LGDJ, une marque de Lextenso, pp.33-40, 2018, (Les Intégrales), 978-2-275-06170-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de société et le majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Plazy; Gilles Raoul-Cormeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.151 et s., 2015, 978-2-7110-2193-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poursuites du chef de l’entreprise en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bénéjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Saintourens; Jean-Christophe Saint-Pau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité du chef de l'entreprise en difficulté. Actes du colloque organisé le 14 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cujas, pp.63-[?], 2013, (Actes &amp; études), 978-2-254-13311-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Cerf-Hollander. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Dissimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Bruylant, pp.81-[?], 2013, (Penser le droit), 978-2-8027-4122-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé dans la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...207 lines deleted...]
-                <w:t xml:space="preserve">hal-04501127v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau droit des majeurs protégés : difficultés pratiques [actes du colloque de Caen, 17 juin 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.97-114, 2012, (Thèmes &amp; commentaires. Actes), 978-2-247-12066-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code des sociétés et autres groupements [ 27e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wicker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...305 lines deleted...]
-                <w:t xml:space="preserve">hal-04327525v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deboissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Auzero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Deboissy; Guillaume Wicker. LexisNexis, 3610 p., 2023, (Les Codes bleus Litec), 978-2-7110-3824-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'ingénierie financière : les mécanismes de financement à moyen et long terme des entreprises, les aspects juridiques du capital-investissement, le financement de la croissance des entreprises par les marchés financiers [6e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino un savoir-faire de Lextenso, 582 p., 2022, (Hors collection), 978-2-297-09162-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l'ingénierie financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino un savoir-faire de Lextenso, 6e édition, 582 p., 2022, (Hors collection), 978-2-297-09162-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-04330527v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de la gouvernance de la SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la gouvernance de la SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130-40 : Rémunération des Administrateurs [Société anonyme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, [19 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130-20 : Administration, Conditions de nomination des administrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [26 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 117-30 : Sociétés anonymes. Constitution avec appel public à l’épargne. Vérification des apports en nature et des avantages particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, [15 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 131-10 : Administration. Conseil d’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, [25 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10707,51 +11802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9331E13A"/>
+    <w:nsid w:val="5FD7BC82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10855,51 +11950,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E922368"/>
+    <w:nsid w:val="B39BA607"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11003,51 +12098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00B96C46"/>
+    <w:nsid w:val="24C3F5BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11151,51 +12246,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F84C435A"/>
+    <w:nsid w:val="D1EC7CF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11299,51 +12394,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AD8001D1"/>
+    <w:nsid w:val="F394A6B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11542,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1189-3631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>