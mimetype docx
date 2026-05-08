--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -200,10703 +200,10375 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ENCADREMENT PEDAGOGIQUE ET DOCTORAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**ENCADREMENT PEDAGOGIQUE **</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2021-2026 : Président du jury du Certificat d’Aptitude à la Profession d’Avocat (CAPA), Ecole des Avocats du Grand Ouest (EDAGO)2017-… : Membre du jury du Certificat d’Aptitude à la Profession d’Avocat (CAPA), Ecole des Avocats du Grand Ouest (EDAGO)2014… : Codirecteur du Master Droit de l’Entreprise Parcours DJCE (depuis 2014)2014-2020 : Responsable pédagogique de la semestrialité Droit des sociétés, Diplôme Supérieur de Notariat (DSN Caen-Rouen).2013-2015 : Responsable pédagogique des cycles annuels de conférences de perfectionnement en droit des affaires à destination des commissaires aux comptes, Institut des Métiers du Droit, Faculté de droit de Caen, Université de Caen Basse-Normandie.2013-2016 : Responsable pédagogique du Certificat Informatique et Internet Niveau 2, Spécialité Métiers du Droit, Faculté de droit de Caen.2013-… : Responsable du module « Techniques sociétaires », Master II Droit de l’entreprise-DJCE, Université de Caen Normandie.2012-2014 : Responsable du module « Techniques sociétaires », Master II Droit de la concurrence et de la distribution, Université de Caen Normandie.2007-2014 : Membre du jury de l’examen d’entrée au CRFPA, Université de Caen Normandie.2008-… : Responsable du pôle « Droit commercial général, droit des sociétés et des groupements » du Master II Droit Notarial, Université de Caen Normandie.ENCADREMENT DOCTORAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2016-… : Encadrement de 4 thèses de doctorat.2012-… : Participation en tant que membre, rapporteur ou président, à 15 jurys de thèses et à 2 jurys d’habilitation à diriger des recherches.2011-… : Directions de mémoires et rapports de stage en vue de l’obtention du Diplôme Supérieur de Notariat (DSN) : plus de 30 mémoires et rapports dirigés et soutenus.</w:t>
-[...1557 lines deleted...]
-        <w:t xml:space="preserve">Anglais : fluent.</w:t>
+        <w:t xml:space="preserve">2016-… : Encadrement de 4 thèses de doctorat.2012-… : Participation en tant que membre, rapporteur ou président, à 15 jurys de thèses et à 3 jurys d’habilitation à diriger des recherches.2011-… : Directions de mémoires et rapports de stage en vue de l’obtention du Diplôme Supérieur de Notariat (DSN) : plus de 30 mémoires et rapports dirigés et soutenus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Sociétés de personnes et autres groupements] Du préjudice subi par le cédant de titres sociaux du fait du dirigeant</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gicquiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e séance des Controverses Juridiques Angevines. L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solène Ringler, Apr 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582454v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-05582602v1</w:t>
+                <w:t xml:space="preserve">hal-05599030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité du dirigeant en cas de non-respect de la procédure des conventions réglementées : encore du nouveau !</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Optimisation fiscale et SCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de la SCI : SCI et optimisation fiscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen; ICREJ, Feb 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582468v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-05582633v1</w:t>
+                <w:t xml:space="preserve">hal-05591890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retrayant conserve, sauf renonciation, son droit aux bénéfices jusqu'au remboursement intégral de ses titres</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">SCI et Protection du Partenaire de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mauger-Vielpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de la SCI : SCI et la protection du partenaire de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Caennais de Recherche Juridique (ICREJ); Université de Caen Normandie, Apr 2026, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582484v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-05582647v1</w:t>
+                <w:t xml:space="preserve">hal-05599037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feu nourri sur l'action sociale &amp;lt;i&amp;gt;ut singul&amp;lt;/i&amp;gt; : 3 arrêts sinon rien !</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les enjeux de la rédaction de l’objet social et les pouvoirs du gérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de la SCI : Les enjeux de la rédaction de l’objet social et les pouvoirs du gérant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Caennais de Recherche Juridique (ICREJ); Université de Caen Normandie, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582608v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-05031135v1</w:t>
+                <w:t xml:space="preserve">hal-05599051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adaptation des procédures collectives à la situation de l'association</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La simplification du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - La simplification de la vie des entreprises : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Anou, Nov 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031154v1</w:t>
+                <w:t xml:space="preserve">hal-05599062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Même dans le cadre d'une cession de titres emportant cession de contrôle d'une société, la réticence dolosive du cédant rend toujours excusable l'erreur du cessionnaire</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les structures de l'activité professionnelle : l'exemple des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reygrobellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Houin-Bressand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : La fin du droit commercial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Houin; Rémi Dalmau, Nov 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582625v1</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">La rédaction des statuts de la SAS après l'ordonnance réformant le régime des nullités</w:t>
+                <w:t xml:space="preserve">hal-05599059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 4. Les missions hors Livre VI : administration provisoire, liquidation amiable, séquestre, expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Entretiens de la Sauvegarde : 20 ans de la loi de sauvegarde des entreprises : Quelle évolution du traitement des entreprises en difficulté ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français des Praticiens des Procédures Collectives (IFPPC), Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-05031179v1</w:t>
+                <w:t xml:space="preserve">hal-05599069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité de convoquer le curateur de l'associé protégé</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La direction de l'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de l’offre de réforme du droit des associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Henri Capitant; Jean-François Hamelin, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031160v1</w:t>
+                <w:t xml:space="preserve">hal-05599076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[6.] Ne dénature pas les statuts d’une société civile immobilière, une cour d’appel qui interprète le terme propriété d’une clause d'objet social comme permettant au gérant de disposer du bien immeuble, actif de la société</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">SCI et démembrement de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de la SCI : 1er atelier - SCI et démembrement de propriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Dec 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327685v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-04327709v1</w:t>
+                <w:t xml:space="preserve">hal-05599052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[3.] L’associé minoritaire qui a voté en faveur d’une délibération ou qui s’est abstenu n’est pas fondé à soutenir qu’elle constitue un abus de majorité</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L’évolution du droit face à l’évolution du droit à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème édition des Rendez-Vous de Cabourg : Droits et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des avocats de Caen, Jun 2019, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327683v1</w:t>
-[...6399 lines deleted...]
-                <w:t xml:space="preserve">hal-04330520v1</w:t>
+                <w:t xml:space="preserve">hal-04330527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit des sociétés] Doit être considérée comme ferme et précise l'offre de cession de parts sociales exprimée en pourcentage de capital social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 [1127], pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prononcé de la nullité des décisions sociales en SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 [11]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sociétés de personnes et autres groupements] Du préjudice subi par le cédant de titres sociaux du fait du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 [BJS204j9], pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de retrait n'appartient qu'à l'associé, même si les parts sociales constituent des biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 [BJS204h3], pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit des sociétés] Décisions extraordinaires en SARL, non-respect des conditions légales de majorité, application d'une sanction prévue par la loi du 19 juillet 2019 aux décisions sociales prises à compter de son entrée en vigueur, peu important la date de constitution de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 [1127], pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du dirigeant à l'égard des tiers et point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.BJS204m8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et effectivité du vote de l'associé exclu : épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, p. 3 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société par actions simplifiée] La rédaction des statuts de la SAS après l'ordonnance réformant le régime des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 [1197], p. 24 à 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrayant conserve, sauf renonciation, son droit aux bénéfices jusqu'au remboursement intégral de ses titres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8 [BJS203x1], p. 20 à 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité pour insuffisance d'acti] Cas du dirigeant personne physique d'un dirigeant personne morale de SAS en cas d'obligation statutaire de désignation d'un représentant permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 [alerte 24], p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte courant d’associé : nature et régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, p. 6 à 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du dirigeant en cas de non-respect de la procédure des conventions réglementées : encore du nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, p. 20 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4. Responsabilité civile des dirigeants [Droit des sociétés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [1140], p. 43 à 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le caractère prétendument subsidiaire de l'action sociale &amp;quot;ut singuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8, p. 15 à 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacités et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 [02.4], p. 46 à 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[2. Décisions collectives] De l'impossibilité pour les associés de déroger, même &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; une décision collective unanime, aux prévisions statutaires fixant les conditions dans lesquelles une SAS est dirigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 [1287], p. 28 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu nourri sur l'action sociale &amp;lt;i&amp;gt;ut singul&amp;lt;/i&amp;gt; : 3 arrêts sinon rien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 [1287], p. 23 à 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit des sociétés] Même dans le cadre d'une cession de titres emportant cession de contrôle d'une société, la réticence dolosive du cédant rend toujours excusable l'erreur du cessionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [1140], p. 40 à 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des procédures collectives à la situation de l'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, p. 55 à 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l'admissibilité de la preuve déloyale ou illicite en droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, p. 26 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité de convoquer le curateur de l'associé protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 29 à 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance du 8 février 2023 relative à l'exercice en société des professions libérales règlementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 [5]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société civile immobilière est-elle réellement un instrument de protection du patrimoine de ses membres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les enjeux personnels et patrimoniaux de la SCI (1re partie), 344, p. 18 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité de caractériser précisément la faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, p. 32 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère intuitu personae de la franchise à la lumière du principe d'autonomie de la personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7-8, p. 5 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la possibilité d'attraire en justice une association ultérieurement à la clôture de ses opérations de liquidation amiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 18 à 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation du fait dommageable, preuve de sa révélation et prescription de l'action sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, p. 30 à 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en jeu de la responsabilité personnelle des associés en cas de révocation sans juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d'assurance décennale obligatoire demeure une faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat &amp;quot;ad hoc&amp;quot;, révocation sans juste motif et abus de majorité : cocktail infernal de la discorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] L’associé minoritaire qui a voté en faveur d’une délibération ou qui s’est abstenu n’est pas fondé à soutenir qu’elle constitue un abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[9.] Il résulte de la combinaison des articles L. 227-1 et L. 227-5 du Code de commerce que les statuts de la SAS fixent les conditions dans lesquelles la société est dirigée, notamment les modalités de révocation de son directeur général. Si les actes extrastatutaires peuvent compléter ces statuts , ils ne peuvent y déroger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de prouver les rémunérations indues d'un gérant et la cause légitime de sa révocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Ne dénature pas les statuts d’une société civile immobilière, une cour d’appel qui interprète le terme propriété d’une clause d'objet social comme permettant au gérant de disposer du bien immeuble, actif de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de l’action &amp;quot;ut singuli&amp;quot; au bénéfice des membres d’association… Il est temps de légiférer !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quatre apports essentiels de l'ordonnance du 8 février 2023 relative à l'exercice en société des professions libérales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 [art. 1248], pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[4.] Sont susceptibles d’annulation les actes et délibérations de la SAS qui ont été passés en violation des stipulations statutaires ayant, conformément aux dispositions de l’article L. 227-9 al. 1er, identifié et déterminé les modalités des décisions devant être prises collectivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile du liquidateur amiable à l’égard des tiers : caractérisation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauf circonstances exceptionnelles, la révocation du gérant ne peut être prononcée en référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Indivisibilité des opérations d’augmentation et de réduction de capital dans le cadre d’un coup d’accordéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Engage sa responsabilité civile et doit être condamné, au titre de l'action individuelle, à réparer le préjudice personnel subi par l'associé le dirigeant social dont l'incurie dans l'exécution des obligations fiscales de la société a entraîné, pour l'associé demandeur, un redressement fiscal et la condamnation à des intérêts et pénalités de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 39 à 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Doit être considérée comme non-écrite, au visa des articles 1844 et 1844-10 du Code civil, la clause d'exclusion insérée dans les statuts, au motif qu'en excluant du calcul de la majorité nécessaire à décider de cette révocation l'associé visé par cette décision, elle constitue une privation statutaire du droit de vote de ce dernier, laquelle ne saurait être acceptée en dehors des cas prévus par la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], p. 21 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action sociale ut singuli et perte de la qualité d'actionnaire en cours d'instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, p. 26 à 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de concurrence déloyale et faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, p. 21 à 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des dirigeants d'associations : recherche représentant légal désespérément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 43-44, p. 25 à 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des dirigeants d'association non déclarée : pas de faute détachable des fonctions exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, p. 33 à 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de surveillance du délégataire de signature : justif motif de révocation du gérant de SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, p. 27 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Dans le silence de la loi et des statuts, lesquels ont par principe compétence pour régler les questions tenant à la révocation des mandataires sociaux de SAS, la révocation du directeur général de ce type de structure n'est pas subordonnée à l'allégation d'un juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], p. 24 à 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de faute du liquidateur amiable ayant sciemment omis d’acquitter des factures litigieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, p. 15 à 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[1.] Doit être considéré comme nul, en raison du défaut de personnalité juridique d'une société en cours d'immatriculation, l'acte ayant mentionné cette dernière, et non l'associé fondateur et futur gérant agissant en son nom, comme partie cocontractante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[10.] Conserve un intérêt à agir en annulation des assemblées générales l'associé retrayant d'une SCP n'ayant pas encore obtenu le remboursement intégral de la valeur de ses droits sociaux, non en sa qualité d'associé, qu'il a perdue, mais en celle de propriétaire de ses droits sociaux et de créancier de la société, ainsi que pour la sauvegarde des droits patrimoniaux qu'il a conservés, tenant aussi bien au capital apporté et à la valeur de ses parts qu'à la rémunération de son apport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission d’une QPC sur l’irrecevabilité de l’action &amp;quot;ut singuli&amp;quot; dans le cadre associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, p. 24 à 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d'un actif social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d’un actif social [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère distinct et personnel du préjudice résultant de la perte d'une rémunération attendue : confirmation d'une solution controversée [Dirigeants]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 [alerte 255], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en réserve de bénéfices ne constitue pas nécessairement un abus de majorité, dès lors qu'il n'est pas établi qu'elle contrevient à l'intérêt commun des associés [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne peut être considérée comme brutale la révocation du gérant de SARL non inscrite à l'ordre du jour de l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation et maintien de la solution selon laquelle encourt l'annulation la garantie hypothécaire pour autrui consentie par une SCI en violation de son intérêt social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne dispose pas du pouvoir d'aliéner un actif social le gérant d'une SCI dont l'objet social ne mentionne que &amp;quot;[...] la propriété, la possession, la jouissance, l'administration, l'aménagement, la transformation et l'exploitation par bail, location ou autrement de [ses] terrains et immeubles [...]&amp;quot; [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les statuts d'une SELARL subordonnent la qualité d'associé à l'exercice d'une profession au sein de la société, le propriétaire de parts sociales qui y a cessé son activité n'est pas recevable à exercer l'action ut singuli, réservée, par la loi, aux associés [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du bois : de la dissolution et du retrait judiciaire en matière de groupement forestier [Sociétés de personnes et autres groupements ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien que tout dirigeant soit tenu d'un devoir de loyauté lui interdisant d'exercer, directement ou indirectement, une activité concurrente à celle de la société qu'il dirige, la responsabilité d'un dirigeant ne peut pas être engagée si cette activité concurrente a été unanimement autorisée par les associés, y compris sans respecter les formes légalement prescrites pour les décisions collectives [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'usure, devenez Professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caffin-Moi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cogérant de société civile peut valablement agir contre l'autre cogérant en paiement d'une indemnité d'occupation, sans avoir à y être autorisé par l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de nullité des engagements contraires à l’intérêt social pris par le gérant de SARL : réaffirmation d’un principe à la portée mal mesurée [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À défaut de précision de la disposition statuaire prévoyant que la rémunération du gérant de SARL se détermine sur décision ordinaire des associés quant à la question de savoir si la décision des associés devait intervenir pour l’exercice comptable futur ou pour celui qui se terminait, cette décision peut résider dans une approbation &amp;quot;a posteriori&amp;quot; du montant et du versement de la rémunération, quand bien même elle n’aurait pas été prévue à l’ordre du jour [§ 6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : des fautes caractérisées, et non de simples négligences [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">116ème congrès des notaires de France. La protection du logement de famille en SCI : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne méconnaît pas son obligation de loyauté la société qui communique à son dirigeant les motifs de sa révocation le jour même où elle y procède [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mésentente entre membres d'un GFA : la preuve de la paralysie conditionne la dissolution judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'est pas subordonné au respect des dispositions de l'article 1836, alinéa 2, du Code civil le remboursement d'un compte courant d'associé, lequel n'entraîne en aucune manière une augmentation de l'engagement des associés nécessitant de leur part une autorisation unanime [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la durée d'un groupement n'équivaut pas à en décider la dissolution anticipée [Droit commun]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non-concurrence devant être interprétée restrictivement et en faveur de celui qui s'oblige, n'emporte pas violation de cette clause le fait, pour l'associé cédant, de réaliser une avance en compte courant dans la société dirigée par son fils, alors même que celle-ci aurait une activité similaire à celle de la société cédée [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit être considéré comme nécessairement intentionnel, et ainsi constitutif d'une réticence dolosive justifiant l'annulation d'une cession de titres sociaux, le silence gardé par le cédant sur des informations dont il ne pouvait ignorer l'importance pour le cessionnaire dans la mesure où elles faisaient peser un aléa sur la pérennité des sociétés cédées [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serait-elle établie, la contrariété à l’intérêt social ne constitue pas, par elle-même, une cause de nullité des engagements souscrits par le président d’une société par actions simplifiée [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [chronique 1145], pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de l'article L. 225-252 du Code de commerce n'autorisant les actionnaires à exercer l'action sociale ut singuli qu'à l'encontre des dirigeants de droit de la société dont ils sont actionnaires, est irrecevable l'action sociale &lt;i&amp;gt;ut singuli&lt;/i&amp;gt; intentée par les actionnaires d'une société mère à l'encontre des dirigeants d'une filiale [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparence d’interdépendance au sein d’un groupe : quand les juges ne tombent pas dans le panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l'article 215, alinéa 3, du Code civil, qui a pour objectif la protection du logement familial, subordonne au consentement des deux époux les actes de disposition portant sur les droits par lesquels ce logement est assuré, c'est à la condition, lorsque ces droits appartiennent à une SCI dont l'un des époux au moins est associé, que celui-ci soit autorisé à occuper le bien en raison d'un droit d'associé ou d'une décision prise à l'unanimité de ceux-ci, dans les conditions prévues aux articles 1853 et 1854 du Code civil [§ 4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution judiciaire pour justes motifs demandée par l’associé à l’origine de la mésentente : épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de majorité : l'atteinte portée aux intérêts d'un associé est insuffisante à le caractériser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.692-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuation de société civile au décès d’un associé : le sort du légataire à titre particulier de parts sociales [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.348-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convocation et représentation à l’AG en cas d’indivision portant sur des parts de société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.581-586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subsidiarité de l’obligation aux dettes sociales à l’épreuve de la liquidation judiciaire [Sociétés ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 [alerte 145], pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de société, au service de la gestion dynamique du patrimoine du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance jurisprudentielle de la possibilité de demander en justice le retrait d'un GFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.395-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi Macron du 6 août 2015 au droit français des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montesquieu Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des minoritaires dans les groupes de sociétés [Groupes de sociétés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 [dossier 13], pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black is black&amp;quot; (Ventes sans factures, paiements en espèce et abus de biens sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 [115j3], pp.472-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour un tiers de se prévaloir de l'irrégularité de désignation d'un dirigeant pour contester son pouvoir de déclarer ou de faire déclarer [Créances antérieures – Déclaration]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 [alerte 49], 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation fiscale et SCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La condamnation d’une société civile immobilière pour recel des infractions commises par ses associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Normand-Caillère</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnité conventionnelle de révocation du dirigeant social n'est pas une créance postérieure privilégiée au sens de l'article L. 622-17 du Code de commerce [Créances postérieures]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 [alerte 2019], 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société créancière n’est pas dissoute tant que sa prorogation a été décidée avant l’expiration du terme [Déclaration de créance - Qualité de créancier - Dissolution de la société]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 [alerte 239], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associes et le plan de cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 [dossier 43], pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité d'une cession de parts de SARL suite à la violation d'une clause statutaire d'agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.238-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité d’annuler les actes du gérant de GFA compris dans les limites de l’objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.655-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les doutes sur le préjudice personnel du dirigeant-associé d’une société en liquidation victime d’actes de concurrence déloyale [Dirigeant-associé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 [alerte 287], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction de la violation d’une clause statutaire de préemption en cas de cessions de parts d’une SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] La demande de remboursement du compte courant entre dans le domaine du dessaisissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 [alerte 319], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société] Les difficultés à sanctionner le caractère frauduleux d'une dissolution-confusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 [1316], pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Comblement de l'insuffisance d'actif] Le représentant permanent est susceptible d'être poursuivi en responsabilité pour insuffisance d'actif sans mise en cause de la société dirigeante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 [alerte 15], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple SCI/Société d’Exploitation [Confusion de patrimoines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [dossier 14], [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Cessation des paiements - Actif disponible] La portion non libérée du capital social ne constitue ni un actif disponible, ni une réserve de crédit de nature à empêcher la cessation des paiements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 [alerte 130], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan – Élaboration] Refus de l'administration fiscale de participer à un plan d'apurement du passif d'un contribuable : la compétence juridictionnelle en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 [alerte 90], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation à la dette de l'associé indéfiniment responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.55-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dessaisissement] Les conséquences de la mise en liquidation judiciaire de l’associé de société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 [alerte 92], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Action en responsabilité pour insuffisance d'actif] Les administrateurs de société anonyme sont bien des dirigeants de droit au sens de l'article L. 225-35 du Code de commerce, et peuvent à ce titre commettre des fautes de gestion et engager leur responsabilité pour insuffisance d'actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 [alerte 207], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la possibilité pour le gérant égalitaire de SARL de cumuler mandat social et contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7-8, pp.433-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Déclaration des créances] Déclaration provisionnelle et déclaration à titre définitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 [alerte 47], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Pouvoirs du liquidateur] La recevabilité de l'action en contribution aux pertes sociales, exercée par le liquidateur, à l'encontre des associés d'une société à risques illimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 [alerte 278], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Cession de l'entreprise] L’irrecevabilité de l'action en recouvrement du prix de cession exercée par le liquidateur amiable de la société cédée après la fin des fonctions du commissaire à l'exécution du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 [alerte 268], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Caution] La possibilité pour la caution subrogée dans les droits d’un créancier ayant déclaré à titre chirographaire de se prévaloir d’une hypothèque qu’elle a fait souscrire pour sûreté de son recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 [alerte 86], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Associés] L’irrecevabilité de la mise en œuvre de l'obligation aux dettes sociales, exercée par le liquidateur, à l'encontre des associés d'une société à risques illimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 [alerte 231], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Associés] L’influence de l’admission d’une créance au passif de la SNC sur la prescription de l’action en paiement exercée à l’encontre des associés en nom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 [alerte 276], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Procédures collectives] Participation à la procédure de vérification des créances d’une société en liquidation judiciaire : modes de représentation et limites à la contestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 [alerte 214], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat social et apparence d'un contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.659</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02241184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dirigeants - Cession forcée de parts sociales] Dès lors qu’elle est effective au jour où le juge statue, la démission du gérant fait obstacle à la cession forcée de ses actions ou parts sociales, dans le cadre d’un plan de redressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 [alerte 98], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fasc. unique : MANDATS SUCCESSORAUX] Mandat conventionnel et mandat judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04330527v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, [Première publication : 10 mars 2014] (Art. 813 à 814-1 [Archives]), [26 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société dissoute par l’effet du jugement de liquidation judiciaire n’a plus à être représentée par un mandataire ad hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre d'Actualité des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.192 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures de changement de nom et de prénom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du CERFAP (Centre Européen de Recherche en droit de la Famille et des Personnes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nom de nom, 7, pp.6-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouvel article 220-1 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du CERFAP (Centre Européen de Recherche en droit de la Famille et des Personnes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La réforme du divorce, 6, pp.4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui veut la peau du &amp;quot;mandat&amp;quot; social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de l'entreprise d'un siècle à l'autre. Études en l'honneur du Professeur Bernard Saintourens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, p. 433 à 454, 2024, Bibliothèque du droit de l'entreprise, 978-2-7110-4116-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abus du droit de révoquer les dirigeants sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Farnoux; Ariane Périn-Dureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur l’abus en droit de l’entreprise. Actes du colloque tenu le 13 mai 2022 [Strasbourg]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, LexisNexis, 2023, (Actualités de droit de l'entreprise), 978-2-7110-3646-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sort du dirigeant incapable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Lebel; Catherine Malecki; Marie-Andrée Rakotovahiny; Marie-Christine Sordino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres multicolores autour du droit. Mélanges en l'honneur du Professeur Deen Gibirila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.265-276, 2020, 978-2-36170-228-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la perte de souveraineté programmée de la collectivité des associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Pagnucco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La SAS : 25 ans après. Actes du colloque national DJCE tenu le 5 avril 2019 à la Faculté de Droit de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, LexisNexis, pp.85-100, 2019, (Actualités de droit de l'entreprise), 978-2-7110-3175-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause de prix à dires d’expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Buy; Marie Lamoureux; Jacques Mestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les principales clauses des contrats d’affaires [2e édition refondue]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, LGDJ, une marque de Lextenso, pp.687-694, 2018, 978-2-275-06170-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause d’agrément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Buy; Marie Lamoureux; Jacques Mestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les principales clauses des contrats d’affaires [2e édition refondue]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, LGDJ, une marque de Lextenso, pp.33-40, 2018, (Les Intégrales), 978-2-275-06170-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de société et le majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Plazy; Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de la personne protégée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.151 et s., 2015, 978-2-7110-2193-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poursuites du chef de l’entreprise en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bénéjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Saintourens; Jean-Christophe Saint-Pau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité du chef de l'entreprise en difficulté. Actes du colloque organisé le 14 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Cujas, pp.63-[?], 2013, (Actes &amp; études), 978-2-254-13311-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimulation et droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Cerf-Hollander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Dissimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Bruylant, pp.81-[?], 2013, (Penser le droit), 978-2-8027-4122-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le majeur protégé dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gosselin-Gorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Raoul-Cormeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau droit des majeurs protégés : difficultés pratiques [actes du colloque de Caen, 17 juin 2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.97-114, 2012, (Thèmes &amp; commentaires. Actes), 978-2-247-12066-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10906,835 +10578,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code des sociétés et autres groupements [ 27e édition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Deboissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Lafaurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Auzero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Deboissy; Guillaume Wicker. LexisNexis, 3610 p., 2023, (Les Codes bleus Litec), 978-2-7110-3824-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l'ingénierie financière : les mécanismes de financement à moyen et long terme des entreprises, les aspects juridiques du capital-investissement, le financement de la croissance des entreprises par les marchés financiers [6e édition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gualino un savoir-faire de Lextenso, 582 p., 2022, (Hors collection), 978-2-297-09162-6</w:t>
+              <w:t xml:space="preserve">Gualino, 582 p., 2022, Hors collection, 978-2-297-09162-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l'ingénierie financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gualino un savoir-faire de Lextenso, 6e édition, 582 p., 2022, (Hors collection), 978-2-297-09162-6</w:t>
+              <w:t xml:space="preserve">pp.584, 2022, 978-2-297-09162-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04501127v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la gouvernance de la SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la gouvernance de la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130-40 : Rémunération des Administrateurs [Société anonyme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, [19 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fasc. 130-40 : Rémunération des Administrateurs [Société anonyme]</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 130-20 : Administration, Conditions de nomination des administrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, [19 p.]</w:t>
+              <w:t xml:space="preserve">, 2015, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fasc. 130-20 : Administration, Conditions de nomination des administrateurs</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 117-30 : Sociétés anonymes. Constitution avec appel public à l’épargne. Vérification des apports en nature et des avantages particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, [26 p.]</w:t>
+              <w:t xml:space="preserve">, 2014, [15 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fasc. 117-30 : Sociétés anonymes. Constitution avec appel public à l’épargne. Vérification des apports en nature et des avantages particuliers</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 131-10 : Administration. Conseil d’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, [15 p.]</w:t>
+              <w:t xml:space="preserve">, 2010, [25 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11802,51 +11478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD7BC82"/>
+    <w:nsid w:val="97856556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11949,656 +11625,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...590 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -12637,51 +11709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1189-3631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1189-3631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reygrobellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gu&#233;gan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>