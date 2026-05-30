--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -560,191 +560,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La simplification du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - La simplification de la vie des entreprises : bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Anou, Nov 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la rédaction de l’objet social et les pouvoirs du gérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers de la SCI : Les enjeux de la rédaction de l’objet social et les pouvoirs du gérant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Caennais de Recherche Juridique (ICREJ); Université de Caen Normandie, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hamelin</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05599051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05599062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de l'activité professionnelle : l'exemple des sociétés</w:t>
               </w:r>
@@ -1205,7406 +1205,7406 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prononcé de la nullité des décisions sociales en SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du préjudice subi par le cédant de titres sociaux du fait du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, p. 32 à 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Droit des sociétés] Doit être considérée comme ferme et précise l'offre de cession de parts sociales exprimée en pourcentage de capital social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16 [1127], pp.36-37</w:t>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2026, 16 [1127], p. 36 à 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le prononcé de la nullité des décisions sociales en SAS</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de retrait n'appartient qu'à l'associé, même si les parts sociales constituent des biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, p. 25 à 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit des sociétés] Décisions extraordinaires en SARL, non-respect des conditions légales de majorité, application d'une sanction prévue par la loi du 19 juillet 2019 aux décisions sociales prises à compter de son entrée en vigueur, peu important la date de constitution de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 [1127], p. 27 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du dirigeant à l'égard des tiers et point de départ du délai de prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société par actions simplifiée] La rédaction des statuts de la SAS après l'ordonnance réformant le régime des nullités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Guégan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 [1197], p. 24 à 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote et effectivité du vote de l'associé exclu : épilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, p. 3 à 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du dirigeant en cas de non-respect de la procédure des conventions réglementées : encore du nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, p. 20 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4. Responsabilité civile des dirigeants [Droit des sociétés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [1140], p. 43 à 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte courant d’associé : nature et régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2 [11]</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">[Sociétés de personnes et autres groupements] Du préjudice subi par le cédant de titres sociaux du fait du dirigeant</w:t>
+              <w:t xml:space="preserve">, 2025, 3, p. 6 à 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Responsabilité pour insuffisance d'acti] Cas du dirigeant personne physique d'un dirigeant personne morale de SAS en cas d'obligation statutaire de désignation d'un représentant permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 [alerte 24], p. 7 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retrayant conserve, sauf renonciation, son droit aux bénéfices jusqu'au remboursement intégral de ses titres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 3 [BJS204j9], pp.32-33</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le droit de retrait n'appartient qu'à l'associé, même si les parts sociales constituent des biens communs</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8 [BJS203x1], p. 20 à 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le caractère prétendument subsidiaire de l'action sociale &amp;quot;ut singuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1 [BJS204h3], pp.25-26</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">[Droit des sociétés] Décisions extraordinaires en SARL, non-respect des conditions légales de majorité, application d'une sanction prévue par la loi du 19 juillet 2019 aux décisions sociales prises à compter de son entrée en vigueur, peu important la date de constitution de la société</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8, p. 15 à 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incapacités et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 [02.4], p. 46 à 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[2. Décisions collectives] De l'impossibilité pour les associés de déroger, même &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; une décision collective unanime, aux prévisions statutaires fixant les conditions dans lesquelles une SAS est dirigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16 [1127], pp.27-29</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité du dirigeant à l'égard des tiers et point de départ du délai de prescription</w:t>
+              <w:t xml:space="preserve">, 2025, 43 [1287], p. 28 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu nourri sur l'action sociale &amp;lt;i&amp;gt;ut singul&amp;lt;/i&amp;gt; : 3 arrêts sinon rien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 [1287], p. 23 à 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Droit des sociétés] Même dans le cadre d'une cession de titres emportant cession de contrôle d'une société, la réticence dolosive du cédant rend toujours excusable l'erreur du cessionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 [1140], p. 40 à 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation des procédures collectives à la situation de l'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.BJS204m8</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vote et effectivité du vote de l'associé exclu : épilogue</w:t>
+              <w:t xml:space="preserve">, 2025, 2, p. 55 à 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de l'admissibilité de la preuve déloyale ou illicite en droit des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, p. 3 à 7</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2025, 4, p. 26 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité de convoquer le curateur de l'associé protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, p. 29 à 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société civile immobilière est-elle réellement un instrument de protection du patrimoine de ses membres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les enjeux personnels et patrimoniaux de la SCI (1re partie), 344, p. 18 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la nécessité de caractériser précisément la faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, p. 32 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance du 8 février 2023 relative à l'exercice en société des professions libérales règlementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 [5]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la possibilité d'attraire en justice une association ultérieurement à la clôture de ses opérations de liquidation amiable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, p. 18 à 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère intuitu personae de la franchise à la lumière du principe d'autonomie de la personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7-8, p. 5 à 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation du fait dommageable, preuve de sa révélation et prescription de l'action sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, p. 30 à 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en jeu de la responsabilité personnelle des associés en cas de révocation sans juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d'assurance décennale obligatoire demeure une faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] L’associé minoritaire qui a voté en faveur d’une délibération ou qui s’est abstenu n’est pas fondé à soutenir qu’elle constitue un abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[9.] Il résulte de la combinaison des articles L. 227-1 et L. 227-5 du Code de commerce que les statuts de la SAS fixent les conditions dans lesquelles la société est dirigée, notamment les modalités de révocation de son directeur général. Si les actes extrastatutaires peuvent compléter ces statuts , ils ne peuvent y déroger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de prouver les rémunérations indues d'un gérant et la cause légitime de sa révocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandat &amp;quot;ad hoc&amp;quot;, révocation sans juste motif et abus de majorité : cocktail infernal de la discorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Ne dénature pas les statuts d’une société civile immobilière, une cour d’appel qui interprète le terme propriété d’une clause d'objet social comme permettant au gérant de disposer du bien immeuble, actif de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 [art. 1085], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de l’action &amp;quot;ut singuli&amp;quot; au bénéfice des membres d’association… Il est temps de légiférer !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur quatre apports essentiels de l'ordonnance du 8 février 2023 relative à l'exercice en société des professions libérales réglementées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 [art. 1248], pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[4.] Sont susceptibles d’annulation les actes et délibérations de la SAS qui ont été passés en violation des stipulations statutaires ayant, conformément aux dispositions de l’article L. 227-9 al. 1er, identifié et déterminé les modalités des décisions devant être prises collectivement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauf circonstances exceptionnelles, la révocation du gérant ne peut être prononcée en référé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile du liquidateur amiable à l’égard des tiers : caractérisation et prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Indivisibilité des opérations d’augmentation et de réduction de capital dans le cadre d’un coup d’accordéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 [art. 1299], pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Engage sa responsabilité civile et doit être condamné, au titre de l'action individuelle, à réparer le préjudice personnel subi par l'associé le dirigeant social dont l'incurie dans l'exécution des obligations fiscales de la société a entraîné, pour l'associé demandeur, un redressement fiscal et la condamnation à des intérêts et pénalités de retard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 39 à 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[3.] Doit être considérée comme non-écrite, au visa des articles 1844 et 1844-10 du Code civil, la clause d'exclusion insérée dans les statuts, au motif qu'en excluant du calcul de la majorité nécessaire à décider de cette révocation l'associé visé par cette décision, elle constitue une privation statutaire du droit de vote de ce dernier, laquelle ne saurait être acceptée en dehors des cas prévus par la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], p. 21 à 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action sociale ut singuli et perte de la qualité d'actionnaire en cours d'instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, p. 26 à 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité des dirigeants d'association non déclarée : pas de faute détachable des fonctions exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, p. 33 à 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des dirigeants d'associations : recherche représentant légal désespérément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 43-44, p. 25 à 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de surveillance du délégataire de signature : justif motif de révocation du gérant de SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, p. 27 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de concurrence déloyale et faute séparable des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, p. 21 à 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[6.] Dans le silence de la loi et des statuts, lesquels ont par principe compétence pour régler les questions tenant à la révocation des mandataires sociaux de SAS, la révocation du directeur général de ce type de structure n'est pas subordonnée à l'allégation d'un juste motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 [art. 1363], p. 24 à 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de faute du liquidateur amiable ayant sciemment omis d’acquitter des factures litigieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, p. 15 à 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[1.] Doit être considéré comme nul, en raison du défaut de personnalité juridique d'une société en cours d'immatriculation, l'acte ayant mentionné cette dernière, et non l'associé fondateur et futur gérant agissant en son nom, comme partie cocontractante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[10.] Conserve un intérêt à agir en annulation des assemblées générales l'associé retrayant d'une SCP n'ayant pas encore obtenu le remboursement intégral de la valeur de ses droits sociaux, non en sa qualité d'associé, qu'il a perdue, mais en celle de propriétaire de ses droits sociaux et de créancier de la société, ainsi que pour la sauvegarde des droits patrimoniaux qu'il a conservés, tenant aussi bien au capital apporté et à la valeur de ses parts qu'à la rémunération de son apport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 [art. 1139], p. 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de transmission d’une QPC sur l’irrecevabilité de l’action &amp;quot;ut singuli&amp;quot; dans le cadre associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, p. 24 à 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère distinct et personnel du préjudice résultant de la perte d'une rémunération attendue : confirmation d'une solution controversée [Dirigeants]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 [alerte 255], pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d'un actif social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute séparable des fonctions et dol commis lors de la cession d’un actif social [Sociétés de personnes et autres groupements]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne peut être considérée comme brutale la révocation du gérant de SARL non inscrite à l'ordre du jour de l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation et maintien de la solution selon laquelle encourt l'annulation la garantie hypothécaire pour autrui consentie par une SCI en violation de son intérêt social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne dispose pas du pouvoir d'aliéner un actif social le gérant d'une SCI dont l'objet social ne mentionne que &amp;quot;[...] la propriété, la possession, la jouissance, l'administration, l'aménagement, la transformation et l'exploitation par bail, location ou autrement de [ses] terrains et immeubles [...]&amp;quot; [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 [1384], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en réserve de bénéfices ne constitue pas nécessairement un abus de majorité, dès lors qu'il n'est pas établi qu'elle contrevient à l'intérêt commun des associés [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque les statuts d'une SELARL subordonnent la qualité d'associé à l'exercice d'une profession au sein de la société, le propriétaire de parts sociales qui y a cessé son activité n'est pas recevable à exercer l'action ut singuli, réservée, par la loi, aux associés [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait de crédit : inapplicabilité des dispositions protectrices du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du bois : de la dissolution et du retrait judiciaire en matière de groupement forestier [Sociétés de personnes et autres groupements ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien que tout dirigeant soit tenu d'un devoir de loyauté lui interdisant d'exercer, directement ou indirectement, une activité concurrente à celle de la société qu'il dirige, la responsabilité d'un dirigeant ne peut pas être engagée si cette activité concurrente a été unanimement autorisée par les associés, y compris sans respecter les formes légalement prescrites pour les décisions collectives [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 [1070], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'usure, devenez Professeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caffin-Moi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grosclaude</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À défaut de précision de la disposition statuaire prévoyant que la rémunération du gérant de SARL se détermine sur décision ordinaire des associés quant à la question de savoir si la décision des associés devait intervenir pour l’exercice comptable futur ou pour celui qui se terminait, cette décision peut résider dans une approbation &amp;quot;a posteriori&amp;quot; du montant et du versement de la rémunération, quand bien même elle n’aurait pas été prévue à l’ordre du jour [§ 6]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 [1197], p. 24 à 28</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le retrayant conserve, sauf renonciation, son droit aux bénéfices jusqu'au remboursement intégral de ses titres</w:t>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cogérant de société civile peut valablement agir contre l'autre cogérant en paiement d'une indemnité d'occupation, sans avoir à y être autorisé par l'assemblée générale [§ 5]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence de nullité des engagements contraires à l’intérêt social pris par le gérant de SARL : réaffirmation d’un principe à la portée mal mesurée [Sociétés de personnes et autres groupements]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7-8 [BJS203x1], p. 20 à 23</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : des fautes caractérisées, et non de simples négligences [Restructuration des sociétés en difficulté]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.41-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">116ème congrès des notaires de France. La protection du logement de famille en SCI : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne méconnaît pas son obligation de loyauté la société qui communique à son dirigeant les motifs de sa révocation le jour même où elle y procède [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 [1344], pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mésentente entre membres d'un GFA : la preuve de la paralysie conditionne la dissolution judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause de non-concurrence devant être interprétée restrictivement et en faveur de celui qui s'oblige, n'emporte pas violation de cette clause le fait, pour l'associé cédant, de réaliser une avance en compte courant dans la société dirigée par son fils, alors même que celle-ci aurait une activité similaire à celle de la société cédée [§ 3]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit être considéré comme nécessairement intentionnel, et ainsi constitutif d'une réticence dolosive justifiant l'annulation d'une cession de titres sociaux, le silence gardé par le cédant sur des informations dont il ne pouvait ignorer l'importance pour le cessionnaire dans la mesure où elles faisaient peser un aléa sur la pérennité des sociétés cédées [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serait-elle établie, la contrariété à l’intérêt social ne constitue pas, par elle-même, une cause de nullité des engagements souscrits par le président d’une société par actions simplifiée [§ 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [chronique 1145], pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'est pas subordonné au respect des dispositions de l'article 1836, alinéa 2, du Code civil le remboursement d'un compte courant d'associé, lequel n'entraîne en aucune manière une augmentation de l'engagement des associés nécessitant de leur part une autorisation unanime [§ 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la durée d'un groupement n'équivaut pas à en décider la dissolution anticipée [Droit commun]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.11-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositions de l'article L. 225-252 du Code de commerce n'autorisant les actionnaires à exercer l'action sociale ut singuli qu'à l'encontre des dirigeants de droit de la société dont ils sont actionnaires, est irrecevable l'action sociale &lt;i&amp;gt;ut singuli&lt;/i&amp;gt; intentée par les actionnaires d'une société mère à l'encontre des dirigeants d'une filiale [§ 8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 [1531], pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparence d’interdépendance au sein d’un groupe : quand les juges ne tombent pas dans le panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si l'article 215, alinéa 3, du Code civil, qui a pour objectif la protection du logement familial, subordonne au consentement des deux époux les actes de disposition portant sur les droits par lesquels ce logement est assuré, c'est à la condition, lorsque ces droits appartiennent à une SCI dont l'un des époux au moins est associé, que celui-ci soit autorisé à occuper le bien en raison d'un droit d'associé ou d'une décision prise à l'unanimité de ceux-ci, dans les conditions prévues aux articles 1853 et 1854 du Code civil [§ 4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 [1145], pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution judiciaire pour justes motifs demandée par l’associé à l’origine de la mésentente : épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.35-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de majorité : l'atteinte portée aux intérêts d'un associé est insuffisante à le caractériser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.692-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convocation et représentation à l’AG en cas d’indivision portant sur des parts de société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.581-586</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La subsidiarité de l’obligation aux dettes sociales à l’épreuve de la liquidation judiciaire [Sociétés ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 [alerte 24], p. 7 à 8</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité du dirigeant en cas de non-respect de la procédure des conventions réglementées : encore du nouveau !</w:t>
+              <w:t xml:space="preserve">, 2018, 10 [alerte 145], pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuation de société civile au décès d’un associé : le sort du légataire à titre particulier de parts sociales [Sociétés de personnes et autres groupements]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, p. 20 à 22</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">4. Responsabilité civile des dirigeants [Droit des sociétés]</w:t>
+              <w:t xml:space="preserve">, 2018, 6, pp.348-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de société, au service de la gestion dynamique du patrimoine du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance jurisprudentielle de la possibilité de demander en justice le retrait d'un GFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.395-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi Macron du 6 août 2015 au droit français des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montesquieu Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs des minoritaires dans les groupes de sociétés [Groupes de sociétés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 [dossier 13], pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black is black&amp;quot; (Ventes sans factures, paiements en espèce et abus de biens sociaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 [115j3], pp.472-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité pour un tiers de se prévaloir de l'irrégularité de désignation d'un dirigeant pour contester son pouvoir de déclarer ou de faire déclarer [Créances antérieures – Déclaration]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 [alerte 49], 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation d’une société civile immobilière pour recel des infractions commises par ses associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.36-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnité conventionnelle de révocation du dirigeant social n'est pas une créance postérieure privilégiée au sens de l'article L. 622-17 du Code de commerce [Créances postérieures]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 [alerte 2019], 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société créancière n’est pas dissoute tant que sa prorogation a été décidée avant l’expiration du terme [Déclaration de créance - Qualité de créancier - Dissolution de la société]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 [alerte 239], pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associes et le plan de cession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 [dossier 43], pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nullité d'une cession de parts de SARL suite à la violation d'une clause statutaire d'agrément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.238-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossibilité d’annuler les actes du gérant de GFA compris dans les limites de l’objet social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.655-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les doutes sur le préjudice personnel du dirigeant-associé d’une société en liquidation victime d’actes de concurrence déloyale [Dirigeant-associé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 [alerte 287], [5 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction de la violation d’une clause statutaire de préemption en cas de cessions de parts d’une SARL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.10-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Liquidation judiciaire] La demande de remboursement du compte courant entre dans le domaine du dessaisissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 [alerte 319], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Société] Les difficultés à sanctionner le caractère frauduleux d'une dissolution-confusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 [1140], p. 43 à 45</w:t>
-[...2896 lines deleted...]
-                <w:t xml:space="preserve">Le caractère distinct et personnel du préjudice résultant de la perte d'une rémunération attendue : confirmation d'une solution controversée [Dirigeants]</w:t>
+              <w:t xml:space="preserve">, 2014, 24 [1316], pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Comblement de l'insuffisance d'actif] Le représentant permanent est susceptible d'être poursuivi en responsabilité pour insuffisance d'actif sans mise en cause de la société dirigeante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 [alerte 255], pp.6-7</w:t>
-[...2136 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Legros</w:t>
+              <w:t xml:space="preserve">, 2014, 1 [alerte 15], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Plan – Élaboration] Refus de l'administration fiscale de participer à un plan d'apurement du passif d'un contribuable : la compétence juridictionnelle en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 [alerte 145], pp.11</w:t>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">L’impossibilité pour un tiers de se prévaloir de l'irrégularité de désignation d'un dirigeant pour contester son pouvoir de déclarer ou de faire déclarer [Créances antérieures – Déclaration]</w:t>
+              <w:t xml:space="preserve">, 2013, 7 [alerte 90], [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple SCI/Société d’Exploitation [Confusion de patrimoines]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 [dossier 14], [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Cessation des paiements - Actif disponible] La portion non libérée du capital social ne constitue ni un actif disponible, ni une réserve de crédit de nature à empêcher la cessation des paiements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4 [alerte 49], 2 p</w:t>
-[...895 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 [alerte 130], [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336039v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04336031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation à la dette de l'associé indéfiniment responsable</w:t>
               </w:r>
@@ -10552,51 +10552,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10752,665 +10752,586 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, 582 p., 2022, Hors collection, 978-2-297-09162-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327434v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05611982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation de la gouvernance de la SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la gouvernance de la SAS</w:t>
+                <w:t xml:space="preserve">Contrôle de la gouvernance de la SAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Juridique Lexbase de Droit des Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327469v1</w:t>
+                <w:t xml:space="preserve">hal-04327476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la gouvernance de la SAS</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">Personne morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327476v1</w:t>
+                <w:t xml:space="preserve">hal-04327487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personne morale</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+                <w:t xml:space="preserve">Fasc. 130-40 : Rémunération des Administrateurs [Société anonyme]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, [19 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327487v1</w:t>
+                <w:t xml:space="preserve">hal-04327522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasc. 130-40 : Rémunération des Administrateurs [Société anonyme]</w:t>
+                <w:t xml:space="preserve">Fasc. 130-20 : Administration, Conditions de nomination des administrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, [19 p.]</w:t>
+              <w:t xml:space="preserve">, 2015, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327522v1</w:t>
+                <w:t xml:space="preserve">hal-04327506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasc. 130-20 : Administration, Conditions de nomination des administrateurs</w:t>
+                <w:t xml:space="preserve">Fasc. 117-30 : Sociétés anonymes. Constitution avec appel public à l’épargne. Vérification des apports en nature et des avantages particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 p</w:t>
+              <w:t xml:space="preserve">, 2014, [15 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327506v1</w:t>
+                <w:t xml:space="preserve">hal-04327513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasc. 117-30 : Sociétés anonymes. Constitution avec appel public à l’épargne. Vérification des apports en nature et des avantages particuliers</w:t>
+                <w:t xml:space="preserve">Fasc. 131-10 : Administration. Conseil d’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur Sociétés Traité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, [15 p.]</w:t>
+              <w:t xml:space="preserve">, 2010, [25 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11478,51 +11399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97856556"/>
+    <w:nsid w:val="9B683048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11709,51 +11630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1189-3631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reygrobellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gu&#233;gan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pagnucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1189-3631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaoul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mauger-Vielpeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Douville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reygrobellet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houin-Bressand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599069v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flesch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gosselin-Gorand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599007v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gu&#233;gan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosclaude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582475v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327721v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336096v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caffin-Moi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Parizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329993v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329698v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lucas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330505v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330518v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327404v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336001v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241523v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336008v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335983v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wicker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330521v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle B&#233;n&#233;jat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327439v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deboissy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Lafaurie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Auzero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327506v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>