--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -661,295 +661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a comprehensive microfluidic and microscopic toolbox for the ultra-wide spatio-temporal study of plant protoplasts development and physiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charlot</w:t>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0459-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309578v2</w:t>
+                <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a comprehensive microfluidic and microscopic toolbox for the ultra-wide spatio-temporal study of plant protoplasts development and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moukhtar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhor Khadir</w:t>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393309v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCTOPUS Negatively Regulates BIN2 to Control Phloem Differentiation in Arabidopsis thaliana</w:t>
               </w:r>
@@ -1063,295 +1063,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent and interactive effects of DOF affecting germination 1 (DAG1) and the Della proteins GA insensitive (GAI) and Repressor of ga1-3 (RGA) in embryo development and seed germination.</w:t>
+                <w:t xml:space="preserve">The vasculature complexity and connectivity gene encodes a plant-specific protein required for embryo provasculature development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Boccaccini</w:t>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Santopolo</w:t>
+                <w:t xml:space="preserve">Julio Paez-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Capauto</w:t>
+                <w:t xml:space="preserve">Tejaswi Dittakavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Lorrai</w:t>
+                <w:t xml:space="preserve">Sathya Jali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Minutello</w:t>
+                <w:t xml:space="preserve">Francisca C Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.200. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (2), pp.889-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0200-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.246314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01182911v1</w:t>
+                <w:t xml:space="preserve">hal-02631141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vasculature complexity and connectivity gene encodes a plant-specific protein required for embryo provasculature development</w:t>
+                <w:t xml:space="preserve">Independent and interactive effects of DOF affecting germination 1 (DAG1) and the Della proteins GA insensitive (GAI) and Repressor of ga1-3 (RGA) in embryo development and seed germination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+                <w:t xml:space="preserve">Alessandra Boccaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Paez-Valencia</w:t>
+                <w:t xml:space="preserve">Silvia Santopolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejaswi Dittakavi</w:t>
+                <w:t xml:space="preserve">Davide Capauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathya Jali</w:t>
+                <w:t xml:space="preserve">Riccardo Lorrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca C Reyes</w:t>
+                <w:t xml:space="preserve">Emanuele Minutello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166 (2), pp.889-902. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.246314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0200-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631141v1</w:t>
+                <w:t xml:space="preserve">pasteur-01182911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of plant embryo morphodynamics at early developmental stages</w:t>
               </w:r>
@@ -1465,425 +1465,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATHB4 and HAT3, two class II HD-ZIP transcription factors, control leaf development in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Genome-wide binding-site analysis of REVOLUTA reveals a link between leaf patterning and light-mediated growth responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Bou-Torrent</w:t>
+                <w:t xml:space="preserve">Ronny R. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce Salla-Martret</w:t>
+                <w:t xml:space="preserve">Merce M. Salla-Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Brandt</w:t>
+                <w:t xml:space="preserve">Jordi J. Bou-Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Musielak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">Thomas T. Musielak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.21824⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.31 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05049.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204162v1</w:t>
+                <w:t xml:space="preserve">hal-01004523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide binding-site analysis of REVOLUTA reveals a link between leaf patterning and light-mediated growth responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OCTOPUS, a polarly localised membrane-associated protein, regulates phloem differentiation entry in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce M. Salla-Martret</w:t>
+                <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi J. Bou-Torrent</w:t>
+                <w:t xml:space="preserve">Helene Baub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Musielak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05049.x⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (7), pp.1306 - 1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.072629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004523v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCTOPUS, a polarly localised membrane-associated protein, regulates phloem differentiation entry in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATHB4 and HAT3, two class II HD-ZIP transcription factors, control leaf development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bou-Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Truernit</w:t>
+                <w:t xml:space="preserve">Merce Salla-Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Baub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Ronny Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barthélémy</w:t>
+                <w:t xml:space="preserve">Thomas Musielak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (7), pp.1306 - 1315. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.1382-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.072629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.21824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003441v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllotaxis: In Search of the Golden Angle</w:t>
               </w:r>
@@ -2222,442 +2222,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
+                <w:t xml:space="preserve">Very-long-chain fatty acids are involved in polar auxin transport and developmental patterning in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Frédéric Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+                <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Granier</w:t>
+                <w:t xml:space="preserve">Louise V. Michaelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6, pp.17. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.364-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508435v1</w:t>
+                <w:t xml:space="preserve">hal-00856101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-long-chain fatty acids are involved in polar auxin transport and developmental patterning in Arabidopsis</w:t>
+                <w:t xml:space="preserve">NOF1 encodes an arabidopsis protein involved in the control of rRNA expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
+                <w:t xml:space="preserve">Erwana Harscoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beaudoin</w:t>
+                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Haslam</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loic Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071209⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (9), pp.e12829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856101v1</w:t>
+                <w:t xml:space="preserve">hal-01203890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOF1 encodes an arabidopsis protein involved in the control of rRNA expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-contrast three-dimensional imaging of the Arabidopsis leaf enables the analysis of cell dimensions in the epidermis and mesophyll.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwana Harscoet</w:t>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lepiniec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (9), pp.e12829. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-6-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203890v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking deeper: whole-mount confocal imaging of plant tissue for the accurate study of inner tissue layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2704,77 +2704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution whole-mount imaging of three-dimensional tissue organization and gene expression enables the study of Phloem development and structure in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,51 +2959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in sphingolipid synthesis in the model plant Arabidopsis thaliana is associated with cell polarity and developmental defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,1115 +3643,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis Plants by CMV Counteracts Systemic Post-transcriptional Silencing of Nonviral (Trans)Genes</w:t>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Béclin</w:t>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+                <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Tepfer</w:t>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741531v1</w:t>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis plants by CMV counteracts systemic post-transcriptional silencing of nonviral (trans)genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 252, pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenes are dispensable for the RNA degradation step of cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95, pp.9675-9680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis plants by CMV counteracts systemic post-transcriptional silencing of nonviral (trans)genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 252, pp.313-317</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693464v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenes are dispensable for the RNA degradation step of cosuppression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis Plants by CMV Counteracts Systemic Post-transcriptional Silencing of Nonviral (Trans)Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Béclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 252 (2), pp.313-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1998.9457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686361v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692401v1</w:t>
+                <w:t xml:space="preserve">hal-02693816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683732v1</w:t>
+                <w:t xml:space="preserve">hal-02689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693816v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 191 (2), pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689537v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequencies, timing, and spatial patterns of co-suppression of nitrate reductase and nitrite reductase in transgenic tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorlhac de Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4813,217 +4813,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and genetic analysis of nitrite reductase co-suppression in transgenic tobacco plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Field trial analysis of nitrate reductase co-suppression: a comparative study of 38 combinations of transgene loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Moffatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 248, pp.311-317</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 29, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713839v1</w:t>
+                <w:t xml:space="preserve">hal-02708779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trial analysis of nitrate reductase co-suppression: a comparative study of 38 combinations of transgene loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and genetic analysis of nitrite reductase co-suppression in transgenic tobacco plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moffatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 29, pp.149-159</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 248, pp.311-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708779v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5054,90 +5054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth and Form: International Symposium on Quantitative Plant Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
@@ -5218,51 +5218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
@@ -5373,90 +5373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7952,51 +7952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01182911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boccaccini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Santopolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capauto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lorrai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Minutello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0200-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Paez-Valencia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Dittakavi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Jali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Reyes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.246314" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. S. Nikolaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. N. A. Kolchanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. S. K. Golushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Urban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207905971303009X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bou-Torrent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Salla-Martret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Musielak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.21824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R. Brandt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Salla-Martret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Bou-Torrent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Musielak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Stahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05049.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Baub" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072629" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.080473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibivilliers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-0338-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6530JK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Clark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amselem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zusiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01855.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;clin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthom&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. N. Kolchanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thibivilliers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Palauqui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gagneux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1744-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Paez-Valencia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Dittakavi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Jali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.246314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01182911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boccaccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Santopolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capauto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lorrai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Minutello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0200-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. S. Nikolaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. N. A. Kolchanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. S. K. Golushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Urban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207905971303009X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R. Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Salla-Martret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Bou-Torrent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Musielak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Stahl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05049.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Baub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072629" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bou-Torrent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Salla-Martret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Musielak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.21824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.080473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibivilliers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-0338-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6530JK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Clark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amselem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zusiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01855.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;clin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. N. Kolchanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thibivilliers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Palauqui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gagneux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1744-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>