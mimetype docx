--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1465,291 +1465,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide binding-site analysis of REVOLUTA reveals a link between leaf patterning and light-mediated growth responses</w:t>
+                <w:t xml:space="preserve">OCTOPUS, a polarly localised membrane-associated protein, regulates phloem differentiation entry in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny R. Brandt</w:t>
+                <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce M. Salla-Martret</w:t>
+                <w:t xml:space="preserve">Helene Baub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi J. Bou-Torrent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05049.x⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (7), pp.1306 - 1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.072629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004523v1</w:t>
+                <w:t xml:space="preserve">hal-01003441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCTOPUS, a polarly localised membrane-associated protein, regulates phloem differentiation entry in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide binding-site analysis of REVOLUTA reveals a link between leaf patterning and light-mediated growth responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny R. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merce M. Salla-Martret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Truernit</w:t>
+                <w:t xml:space="preserve">Jordi J. Bou-Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Baub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Thomas T. Musielak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barthélémy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark M. Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (7), pp.1306 - 1315. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.31 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.072629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.05049.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003441v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATHB4 and HAT3, two class II HD-ZIP transcription factors, control leaf development in Arabidopsis</w:t>
               </w:r>
@@ -2613,51 +2613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking deeper: whole-mount confocal imaging of plant tissue for the accurate study of inner tissue layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2704,51 +2704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution whole-mount imaging of three-dimensional tissue organization and gene expression enables the study of Phloem development and structure in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Truernit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,480 +3643,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daubremet</w:t>
+                <w:t xml:space="preserve">C. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687808v1</w:t>
+                <w:t xml:space="preserve">hal-02694449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis plants by CMV counteracts systemic post-transcriptional silencing of nonviral (trans)genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beclin</w:t>
+                <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Berthomé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+                <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+                <w:t xml:space="preserve">V. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Daubremet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 252, pp.313-317</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693464v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenes are dispensable for the RNA degradation step of cosuppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis plants by CMV counteracts systemic post-transcriptional silencing of nonviral (trans)genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 95, pp.9675-9680</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 252, pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686361v1</w:t>
+                <w:t xml:space="preserve">hal-02693464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgene-induced gene silencing in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Transgenes are dispensable for the RNA degradation step of cosuppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (6), pp.651-659</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95, pp.9675-9680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694449v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of Tobacco or Arabidopsis Plants by CMV Counteracts Systemic Post-transcriptional Silencing of Nonviral (Trans)Genes</w:t>
               </w:r>
@@ -4226,420 +4226,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693816v1</w:t>
+                <w:t xml:space="preserve">hal-02683732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Systemic acquired silencing : transgene-specific post-transcriptional silencing is transmitted by grafting from silenced stocks to non-silenced scions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (15), pp.4738-4745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689537v1</w:t>
+                <w:t xml:space="preserve">hal-02693816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reductase and nitrite reductase as targets to study gene silencing phenomena in transgenic plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mourrain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 00, pp.195-200</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683732v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle épigénétique des (trans)gènes chez les plantes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4707,51 +4707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequencies, timing, and spatial patterns of co-suppression of nitrate reductase and nitrite reductase in transgenic tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorlhac de Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field trial analysis of nitrate reductase co-suppression: a comparative study of 38 combinations of transgene loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 29, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,77 +4901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and genetic analysis of nitrite reductase co-suppression in transgenic tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moffatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7952,51 +7952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Paez-Valencia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Dittakavi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Jali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.246314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01182911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boccaccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Santopolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capauto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lorrai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Minutello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0200-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. S. Nikolaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. N. A. Kolchanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. S. K. Golushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Urban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207905971303009X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R. Brandt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Salla-Martret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Bou-Torrent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Musielak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Stahl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05049.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003441v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Baub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072629" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bou-Torrent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Salla-Martret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Musielak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.21824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.080473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibivilliers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-0338-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6530JK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Clark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amselem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zusiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01855.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;clin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. N. Kolchanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thibivilliers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Palauqui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gagneux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1744-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16792" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01106-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.08.033" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Paez-Valencia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejaswi Dittakavi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathya Jali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca C Reyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.246314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01182911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Boccaccini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Santopolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capauto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lorrai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Minutello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0200-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. S. Nikolaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. N. A. Kolchanov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. S. K. Golushko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Urban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S207905971303009X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Truernit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Baub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R. Brandt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Salla-Martret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Bou-Torrent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Musielak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Stahl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.05049.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bou-Torrent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Salla-Martret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Brandt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Musielak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.21824" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.05.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#234;n Bach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.074575" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E Markham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Molino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bellec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.080473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. Michaelson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubreucq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012829" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Granier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-6-17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.4.2.7683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Runions" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.056069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rochat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibivilliers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-0338-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6530JK7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Clark" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amselem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zusiak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01855.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beclin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthom&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;clin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1998.9457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pollien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mourain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crete" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708779v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713839v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moffatt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01528027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Urbain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. N. Kolchanov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thibivilliers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cristophe Palauqui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913043v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913037v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Landouar-Arsivaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kusiak" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912972v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gagneux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durrmeyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1744-1_9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532553v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_14" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280518v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766429v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>