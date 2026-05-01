--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic resonance velocimetry for the characterization of hydrodynamics in microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 269, pp.118473. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the through thickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.117464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation studies of effect of flow rate and small scale heterogeneity on multiphase flow of CO2 and brine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wei Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally M Benson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study on the Influence of Sub-Core Scale Heterogeneities on CO2 Distribution in Reservoir Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benson Sally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.93-109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the limitations of MRI velocimetry methods in complex flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorin Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost MRI devices and methods for real-time monitoring of flow and transfer phenomena in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Klopffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESB2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamqiue sur le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Skali-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Groupe de travail dépôts et biofilms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARISMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR methods and devices for the characterization of flows and transfers in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Magnetic Resonance (EUROMAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the throughthickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodes RMN adaptés à la caractérisation d'écoulements et transferts en milli-canaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelles de la dynamique de l'eau dans les membranes ionomères utilisées en pile à combustible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par RMN du transport d'eau dans les membranes polymères de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04516877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic resonance velocimetry for the characterization of hydrodynamics in microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 269, pp.118473. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the through thickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.117464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation studies of effect of flow rate and small scale heterogeneity on multiphase flow of CO2 and brine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wei Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally M Benson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study on the Influence of Sub-Core Scale Heterogeneities on CO2 Distribution in Reservoir Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benson Sally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.93-109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the limitations of MRI velocimetry methods in complex flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorin Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost MRI devices and methods for real-time monitoring of flow and transfer phenomena in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Klopffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESB2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamqiue sur le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Skali-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Groupe de travail dépôts et biofilms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARISMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR methods and devices for the characterization of flows and transfers in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Magnetic Resonance (EUROMAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the throughthickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodes RMN adaptés à la caractérisation d'écoulements et transferts en milli-canaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelles de la dynamique de l'eau dans les membranes ionomères utilisées en pile à combustible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par RMN du transport d'eau dans les membranes polymères de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04516877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally M Benson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.408" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Sally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9426-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G1KQRDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorin P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Klopffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-0105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Matthieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774601v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04516877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally M Benson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.408" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Sally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9426-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G1KQRDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorin P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Klopffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-0105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Matthieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04516877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>