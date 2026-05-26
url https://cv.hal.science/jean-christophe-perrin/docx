--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic resonance velocimetry for the characterization of hydrodynamics in microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 269, pp.118473. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the through thickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.117464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation studies of effect of flow rate and small scale heterogeneity on multiphase flow of CO2 and brine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wei Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally M Benson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study on the Influence of Sub-Core Scale Heterogeneities on CO2 Distribution in Reservoir Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benson Sally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.93-109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the limitations of MRI velocimetry methods in complex flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorin Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost MRI devices and methods for real-time monitoring of flow and transfer phenomena in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Klopffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESB2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamqiue sur le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Skali-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Groupe de travail dépôts et biofilms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARISMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR methods and devices for the characterization of flows and transfers in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Magnetic Resonance (EUROMAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the throughthickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodes RMN adaptés à la caractérisation d'écoulements et transferts en milli-canaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelles de la dynamique de l'eau dans les membranes ionomères utilisées en pile à combustible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par RMN du transport d'eau dans les membranes polymères de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04516877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D magnetic resonance velocimetry for the characterization of hydrodynamics in microdevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 269, pp.118473. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the through thickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.117464. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par imagerie de résonance magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.190304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane in acid, sodium and potassium forms by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 536, pp.116 - 122. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.04.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a micro/macro-homogenization procedure to the investigation of the mechanical behavior of ionomer membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (22), pp.1496--1509. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/polb.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation studies of effect of flow rate and small scale heterogeneity on multiphase flow of CO2 and brine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Wei Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally M Benson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.0 - 0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2011.02.408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study on the Influence of Sub-Core Scale Heterogeneities on CO2 Distribution in Reservoir Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benson Sally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1), pp.93-109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et dispositifs RMN pour la caractérisation de la croissance de biofilms en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Hamdouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the limitations of MRI velocimetry methods in complex flow systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorin Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost MRI devices and methods for real-time monitoring of flow and transfer phenomena in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Klopffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2023-0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan El Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ESB2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures par Imagerie de Résonance Magnétique en sciences pour l’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2i 2019: 8ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hydrodynamqiue sur le développement de biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Skali-Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Groupe de travail dépôts et biofilms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Electro-osmotic Drag Coefficients in Nafion Membrane by Electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA AMPEA Workshop : "Materials for membranes in energy applications: gas separation membranes, electrolysers and fuel cells"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electro-osmotic drag coefficients in Nafion membrane by electrophoresis NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stemmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARISMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastles, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR methods and devices for the characterization of flows and transfers in milli-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainier Hreiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Magnetic Resonance (EUROMAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time monitoring of the throughthickness moisture profile of thin sheets using NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aninda Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Hirn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodes RMN adaptés à la caractérisation d'écoulements et transferts en milli-canaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Guerroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bianchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale multi-échelles de la dynamique de l'eau dans les membranes ionomères utilisées en pile à combustible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00115418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par RMN du transport d'eau dans les membranes polymères de pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04516877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally M Benson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.408" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Sally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9426-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G1KQRDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorin P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Klopffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-0105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Matthieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04516877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953016v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Guerroudj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainier Hreiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bianchin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Retournard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.04.067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Q4ZHTRL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Wei Kuo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally M Benson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.02.408" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benson Sally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9426-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4G1KQRDS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdouna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guendouz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05296055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorin P&#233;an" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guichard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Klopffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-0105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124298v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali-Lami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Matthieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00115418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04516877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>