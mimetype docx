--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1167,51 +1167,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1331,347 +1331,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Bounds for the Unfolded Forward-Backward Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Della Valle</w:t>
+                <w:t xml:space="preserve">Younes Belkouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.735-764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854255v2</w:t>
+                <w:t xml:space="preserve">hal-04530164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated f -average Neural Network applied to Few-Shot Class Incremental Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning truly monotone operators with applications to nonlinear inverse problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Belkouchi</w:t>
+                <w:t xml:space="preserve">Stability Bounds for the Unfolded Forward-Backward Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01258-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530164v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effective Iterative Solution for Independent Vector Analysis with Convergence Guarantees</w:t>
               </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Steidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied and Numerical Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,1953 +1898,1953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Primal-Dual Data-Driven Method for Computational Optical Imaging with a Photonic Lantern</w:t>
+                <w:t xml:space="preserve">ABBA Neural Networks: Coping with Positivity, Expressivity, and Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Santos</w:t>
+                <w:t xml:space="preserve">Ana-Antonia Neacșu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Larchevêque</w:t>
+                <w:t xml:space="preserve">Vlad Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solal O'Sullivan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae164⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1589591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913094v1</w:t>
+                <w:t xml:space="preserve">hal-04386260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unrolled Half-Quadratic Approach for Sparse Signal Recovery in Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Convex Parameter Estimation of Perturbed Multivariate Generalized Gaussian Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109369⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3453509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229774v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Automatic Bowel-Obstruction Identification on Abdominal CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary liver cancer classification from routine tumour biopsy using weakly supervised deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Emile Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vanderbecq</w:t>
+                <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Gelard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Arrive</w:t>
+                <w:t xml:space="preserve">Miguel Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-024-10657-z⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (3), pp.101008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416987v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Noise‐Resilient Mapping of Photogenerated Carrier Lifetime in Halide Perovskite Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning Classification and Quantification of Pejorative and Nonpejorative Architectures in Resected Hepatocellular Carcinoma from Digital Histopathologic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vidon</w:t>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Katia Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202402343⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (9), pp.1684-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782328v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Learning of Fully Connected Network Models in Lifting Based Image Coders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and Noise‐Resilient Mapping of Photogenerated Carrier Lifetime in Halide Perovskite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassnim Dardouri</w:t>
+                <w:t xml:space="preserve">Etienne Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nao Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3333279⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202402343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372168v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary liver cancer classification from routine tumour biopsy using weakly supervised deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Learning of Fully Connected Network Models in Lifting Based Image Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassnim Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Beaufrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Ouzir</w:t>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Emile Zafar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2024.101008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.134-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2023.3333279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534805v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Classification and Quantification of Pejorative and Nonpejorative Architectures in Resected Hepatocellular Carcinoma from Digital Histopathologic Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
+                <w:t xml:space="preserve">A Primal-Dual Data-Driven Method for Computational Optical Imaging with a Photonic Lantern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Sadraoui</w:t>
+                <w:t xml:space="preserve">Solal O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Claude</w:t>
+                <w:t xml:space="preserve">Martin van Waerebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Calderaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Posseme</w:t>
+                <w:t xml:space="preserve">Robert R Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pgae164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgae164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903037v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG-Based Automatic Gesture Recognition Using Lipschitz-Regularized Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Unrolled Half-Quadratic Approach for Sparse Signal Recovery in Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Antonia Neacșu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3635159⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751766v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach for joint image recovery and feature extraction based on spatially varying generalised Gaussian models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Deep Learning for Automatic Bowel-Obstruction Identification on Abdominal CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vanderbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Gelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-024-01184-z⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.5842-5853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-024-10657-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591742v3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Variational Approach for Multiphoton Microscopy Image Restoration: from PSF Estimation to 3D Deconvolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training Graph Neural Networks Subject to a Tight Lipschitz Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Martin</w:t>
+                <w:t xml:space="preserve">Simona Juvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Antonia Neacșu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burileanu Corneliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296247v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Graph Neural Networks Subject to a Tight Lipschitz Constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">EMG-Based Automatic Gesture Recognition Using Lipschitz-Regularized Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Antonia Neacșu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3635159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828157v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of Mismatched Monotone+Lipschitz Inclusion Problems</w:t>
+                <w:t xml:space="preserve">A variational approach for joint image recovery and feature extraction based on spatially varying generalised Gaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Roldán</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1609166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66, pp.550-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-024-01184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237154v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591742v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABBA Neural Networks: Coping with Positivity, Expressivity, and Robustness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Antonia Neacșu</w:t>
+                <w:t xml:space="preserve">A Novel Variational Approach for Multiphoton Microscopy Image Restoration: from PSF Estimation to 3D Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 6 (3), </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/23M1589591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad3c67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386260v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Parameter Estimation of Perturbed Multivariate Generalized Gaussian Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Ouzir</w:t>
+                <w:t xml:space="preserve">Solution of Mismatched Monotone+Lipschitz Inclusion Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Fernando Roldán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3453509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M1609166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366765v2</w:t>
+                <w:t xml:space="preserve">hal-04237154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local MM Subspace Method for Solving Constrained Variational Problems in Image Recovery</w:t>
+                <w:t xml:space="preserve">Convergence Results for Primal-Dual Algorithms in the Presence of Adjoint Mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Martin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01112-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1490223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740823v1</w:t>
+                <w:t xml:space="preserve">hal-04210972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Results for Primal-Dual Algorithms in the Presence of Adjoint Mismatch</w:t>
+                <w:t xml:space="preserve">A Local MM Subspace Method for Solving Constrained Variational Problems in Image Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrés Contreras</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Savanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.253-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1490223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01112-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210972v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural speed–torque estimator for induction motors in the presence of measurement noise</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unfolding of the DBFB Algorithm With Application to ROI CT Imaging With Limited Angular Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Savanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,239 +4435,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Transform and Metric Learning Network: Wedding Deep Dictionary Learning and Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Tang</w:t>
+                <w:t xml:space="preserve">Unrolled Variational Bayesian Algorithm for Image Blind Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunshi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.430-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3224322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762444v1</w:t>
+                <w:t xml:space="preserve">hal-03881393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrolled Variational Bayesian Algorithm for Image Blind Deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunshi Huang</w:t>
+                <w:t xml:space="preserve">Deep Transform and Metric Learning Network: Wedding Deep Dictionary Learning and Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 509, pp.244-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881393v1</w:t>
+                <w:t xml:space="preserve">hal-03762444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Task-Based Reconstruction Approach for Digital Breast Tomosynthesis</w:t>
               </w:r>
@@ -4822,51 +4822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.103610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,1391 +4894,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684063v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnification-driven B-spline Interpolation for Cone Beam Projection and Backprojection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 48 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136110v1</w:t>
+                <w:t xml:space="preserve">hal-03464469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Neural Network for Lossy-to-Lossless Image Coding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Herent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (634), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20657-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3132825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526618v1</w:t>
+                <w:t xml:space="preserve">hal-03136018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Point Strategies in Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Combettes</w:t>
+                <w:t xml:space="preserve">Dynamic Neural Network for Lossy-to-Lossless Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassnim Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3069677⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.569-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3132825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495546v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Fixed Point Strategies in Data Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69, pp.3878-3905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3069677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126396v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Maximally Monotone Operators for Image Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Wiaux</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.1206-1237</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.065009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087515v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse signal reconstruction for nonlinear models via piecewise rational optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Multiplex‐multiphoton microscopy and computational strategy for biomedical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107835⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.23712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972442v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating deep learning CT-scan model, biological and clinical variables to predict severity of COVID-19 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+                <w:t xml:space="preserve">Learning Maximally Monotone Operators for Image Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ammari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gortais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Wiaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.1206-1237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136018v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnification-driven B-spline Interpolation for Cone Beam Projection and Backprojection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Sparse signal reconstruction for nonlinear models via piecewise rational optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 48 (10), </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.107835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.15179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2020.107835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464469v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization for recovery of clipped signals corrupted with Poisson-Gaussian noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipschitz Certificates for Layered Network Structures Driven by Averaged Activation Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Patrick L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.970-974. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lsp.2020.2998699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1272780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877910v1</w:t>
+                <w:t xml:space="preserve">hal-02428111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Structures Solving Variational Inequalities *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global optimization for recovery of clipped signals corrupted with Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick L Combettes</w:t>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.970-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11228-019-00526-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2020.2998699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425025v1</w:t>
+                <w:t xml:space="preserve">hal-02877910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proximal Interior Point Algorithm with Applications to Image Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+                <w:t xml:space="preserve">Deep Neural Network Structures Solving Variational Inequalities *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62 (6-7), p.919-940. </w:t>
+              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00916-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11228-019-00526-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120005v2</w:t>
+                <w:t xml:space="preserve">hal-02425025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal approaches for matrix optimization problems: Application to robust precision matrix estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proximal Interior Point Algorithm with Applications to Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue on Memory of Mila Nikolova, 62 (6-7), p.919-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00916-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422403v1</w:t>
+                <w:t xml:space="preserve">hal-02120005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorize-Minimize Adapted Metropolis-Hastings Algorithm</w:t>
               </w:r>
@@ -6290,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6375,688 +6362,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPOQ lp-Over-lq Regularization for Sparse Signal Recovery applied to Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">Proximal approaches for matrix optimization problems: Application to robust precision matrix estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3025731⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2019.107417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454518v1</w:t>
+                <w:t xml:space="preserve">hal-02422403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolding of a Proximal Interior Point Method for Image Restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Bertocchi</w:t>
+                <w:t xml:space="preserve">SPOQ lp-Over-lq Regularization for Sparse Signal Recovery applied to Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Prato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab460a⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.6070--6084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3025731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943475v4</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz Certificates for Layered Network Structures Driven by Averaged Activation Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick L Combettes</w:t>
+                <w:t xml:space="preserve">Deep Unfolding of a Proximal Interior Point Method for Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bertocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Prato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1272780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab460a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428111v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943475v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational optimization for nonlinear reconstruction with approximate ℓ0 penalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2890065⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2935610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852289v2</w:t>
+                <w:t xml:space="preserve">hal-02474585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General risk measures for robust machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.249-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/fods.2019011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images - Extended Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (10), pp.1456--1460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073283v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7159,157 +7185,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioned P-ULA for Joint Deconvolution-Segmentation of Ultrasound Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Rational optimization for nonlinear reconstruction with approximate ℓ0 penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.1456-1460. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.1407-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2935610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2890065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474585v1</w:t>
+                <w:t xml:space="preserve">hal-01852289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternating Proximal Approach for Blind Video Deconvolution</w:t>
               </w:r>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Tsz-Kit Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7542,51 +7542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Quasi-Fejér Block-Coordinate Fixed Point Iterations With Random Sweeping II: Mean-Square and Linear Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,248 +7618,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRANE Clust: Cluster-Assisted Gene Regulatory Network Inference Refinement</w:t>
+                <w:t xml:space="preserve">Proximity operators of discrete information divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/114769⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.1092-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2782789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330638v1</w:t>
+                <w:t xml:space="preserve">hal-01672646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity operators of discrete information divergences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BRANE Clust: Cluster-Assisted Gene Regulatory Network Inference Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille El Gheche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (2), pp.1092-1104. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.850-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2782789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/114769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672646v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxiliary Variable Method for Markov Chain Monte Carlo Algorithms in High Dimension</w:t>
               </w:r>
@@ -7871,51 +7871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7956,1824 +7956,1837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Block Coordinate Forward-Backward Algorithm with Application to Deconvolution and Deinterlacing of Video Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feriel Abboud</w:t>
+                <w:t xml:space="preserve">A Variational Bayesian Approach for Image Restoration. Application to Image Deblurring with Poisson-Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Laborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-016-0696-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.722-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2700203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418393v2</w:t>
+                <w:t xml:space="preserve">hal-01613200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Majorize-Minimize Subspace Algorithm for Online Penalized Least Squares Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (18), pp.4770 - 4783. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2709265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Bayesian Approach for Image Restoration. Application to Image Deblurring with Poisson-Gaussian Noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuling Zheng</w:t>
+                <w:t xml:space="preserve">Dual Block Coordinate Forward-Backward Algorithm with Application to Deconvolution and Deinterlacing of Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (4), pp.722-737. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (3), pp.415-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCI.2017.2700203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-016-0696-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613200v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Issue on Stochastic Simulation and Optimization in Signal Processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Convergence Rate Analysis of the Majorize-Minimize Subspace Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2524963⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (9), pp.1284 - 1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2593589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490737v1</w:t>
+                <w:t xml:space="preserve">hal-01373641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based Image Deconvolution and Reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuling Zheng</w:t>
+                <w:t xml:space="preserve">Introduction to the Issue on Stochastic Simulation and Optimization in Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mc Laughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred O. Hero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 10 (n° 2), pp. 221-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2524963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164833v5</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block coordinate variable metric forward-backward algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Wavelet-based Image Deconvolution and Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benhayia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wiley Encyclopedia of Electrical and Electronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945918v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164833v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Approximations and Perturbations in Forward-Backward Splitting for Monotone Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">A block coordinate variable metric forward-backward algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-016-0405-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380000v1</w:t>
+                <w:t xml:space="preserve">hal-00945918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence Rate Analysis of the Majorize-Minimize Subspace Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Stochastic Approximations and Perturbations in Forward-Backward Splitting for Monotone Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.13-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2593589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373641v1</w:t>
+                <w:t xml:space="preserve">hal-01380000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Duality: An overview of recent primal-dual approaches for solving large-scale optimization problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Stochastic Simulation and Optimization Methods in Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Komodakis</w:t>
+                <w:t xml:space="preserve">Philip Schniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 10 (n° 2), pp. 224-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSP.2014.2377273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2496908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010437v3</w:t>
+                <w:t xml:space="preserve">hal-01312917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRANE Cut: Biologically-Related A priori Network Enhancement with Graph cuts for Gene Regulatory Network Inference</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">STOCHASTIC QUASI-FEJER BLOCK-COORDINATE FIXED POINT ITERATIONS WITH RANDOM SWEEPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0754-2⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.1221-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140971233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330611v1</w:t>
+                <w:t xml:space="preserve">hal-01301721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid in a Taxicab: Sparse Blind Deconvolution with Smoothed ℓ 1 /ℓ 2 Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (5), pp.539-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2014.2362861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Quasi-Fejér Block-Coordinate Fixed Point Iterations with Random Sweeping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">BRANE Cut: Biologically-Related A priori Network Enhancement with Graph cuts for Gene Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (2), pp.1221-1248. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140971233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0754-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372221v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STOCHASTIC QUASI-FEJER BLOCK-COORDINATE FIXED POINT ITERATIONS WITH RANDOM SWEEPING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Playing with Duality: An overview of recent primal-dual approaches for solving large-scale optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Komodakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140971233⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2014.2377273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301721v1</w:t>
+                <w:t xml:space="preserve">hal-01010437v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convex Approach for Image Restoration with Exact Poisson-Gaussian Likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.2662-2682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1014395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922151v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphical splitting for solving constrained convex optimization problems with proximal tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (8), pp.1737-1749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-014-0664-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Stochastic Simulation and Optimization Methods in Signal Processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable metric forward-backward algorithm for minimizing the sum of a differentiable function and a convex function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162 (1), pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-013-0465-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2496908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312917v1</w:t>
+                <w:t xml:space="preserve">hal-00789970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bit Allocation Method for Sparse Source Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9788,1378 +9801,1391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (1), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796891v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable metric forward-backward algorithm for minimizing the sum of a differentiable function and a convex function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Non-Local Structure Tensor Based Approach for Multicomponent Image Recovery Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.5531-5544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2364141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-013-0465-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789970v1</w:t>
+                <w:t xml:space="preserve">hal-01372564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Local Structure Tensor Based Approach for Multicomponent Image Recovery Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2283839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2364141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372564v1</w:t>
+                <w:t xml:space="preserve">hal-00766686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM Approach for Time-Variant Poisson-Gaussian Model Parameter Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">A Majorize-Minimize memory gradient method for complex-valued inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2283839⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766686v3</w:t>
+                <w:t xml:space="preserve">hal-00829788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primal-Dual Proximal Algorithm for Sparse Template-Based Adaptive Filtering: Application to Seismic Multiple Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (16), pp.4256-4269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2014.2331614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize memory gradient method for complex-valued inverse problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Spatio-temporal wavelet regularization for parallel MRI reconstruction: application to functional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (6), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-014-0436-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00829788v1</w:t>
+                <w:t xml:space="preserve">hal-01084324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal wavelet regularization for parallel MRI reconstruction: application to functional MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-014-0436-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084324v1</w:t>
+                <w:t xml:space="preserve">hal-00743968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.563-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743968v2</w:t>
+                <w:t xml:space="preserve">hal-00789962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel proximal splitting method for disparity estimation from multicomponent images under illumination variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (3), pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-012-0361-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize subspace approach for l2-l0 image regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
+                <w:t xml:space="preserve">Adaptive lifting scheme with sparse criteria for image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (10), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/11085997X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00789962v1</w:t>
+                <w:t xml:space="preserve">hal-00692695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Inertial Proximal Optimization Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primal-dual splitting algorithm for solving inclusions with mixtures of composite, Lipschitzian, and parallel-sum type monotone operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific journal of optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.307-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11228-011-0191-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790702v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal-dual splitting algorithm for solving inclusions with mixtures of composite, Lipschitzian, and parallel-sum type monotone operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Parallel Inertial Proximal Optimization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Set-Valued and Variational Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific journal of optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.273-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794044v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel proximal splitting method for disparity estimation under illumination variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El-Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11174,1026 +11200,1026 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Tight Frame Condition in Parallel Proximal Methods for Signal Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (2), pp.968--973. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2173684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lifting scheme with sparse criteria for image coding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.185--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692695v1</w:t>
+                <w:t xml:space="preserve">hal-00692260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel ProXimal Algorithm for image restoration using hybrid regularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826121v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal algorithms for multicomponent image recovery problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M. Briceno-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (1-2), pp.3-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-010-0243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial regularization approach for vector quantization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel ProXimal Algorithm for image restoration using hybrid regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (6), pp.2450-2462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2128335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530369v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-separable lifting scheme with adaptive update step for still and stereo image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (12), pp.2767-2782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (11), pp.5560--5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2055562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692260v1</w:t>
+                <w:t xml:space="preserve">hal-00692261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+                <w:t xml:space="preserve">Vector lifting schemes for stereo image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (11), pp.2463-2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2009.2026672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2055562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692261v1</w:t>
+                <w:t xml:space="preserve">hal-00621962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Lifting Schemes for Stereo Image Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,1372 +12234,1337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (11), pp.2463-2475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector lifting schemes for stereo image coding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SURE Approach for Digital Signal/Image Deconvolution Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (12), pp.4616-4632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2009.2026672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621962v1</w:t>
+                <w:t xml:space="preserve">hal-00621942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SURE Approach for Digital Signal/Image Deconvolution Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the uniform quantization of a class of sparse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (12), pp.4616-4632</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (7), pp.3243-3263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621942v1</w:t>
+                <w:t xml:space="preserve">hal-00555301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniform quantization of a class of sparse sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Optimization of Synthesis Oversampled Complex Filter Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (10), pp.3827 - 3843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2023947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555301v1</w:t>
+                <w:t xml:space="preserve">hal-00405293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Synthesis Oversampled Complex Filter Banks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">A Convex Optimization Approach for Depth Estimation Under Illumination Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (4), pp.813--830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2008.2011386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2009.2023947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00405293v1</w:t>
+                <w:t xml:space="preserve">hal-00692900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Optimization Approach for Depth Estimation Under Illumination Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Miled</w:t>
+                <w:t xml:space="preserve">Nested iterative algorithms for convex constrained image recovery problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Parent</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.730-762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2008.2011386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692900v1</w:t>
+                <w:t xml:space="preserve">hal-00621932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested iterative algorithms for convex constrained image recovery problems</w:t>
+                <w:t xml:space="preserve">A nonlinear Stein based estimator for multichannel image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3855-3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.921757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621932v2</w:t>
+                <w:t xml:space="preserve">hal-00617318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear Stein based estimator for multichannel image denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">A proximal decomposition method for solving convex variational inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/24/6/065014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.921757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617318v1</w:t>
+                <w:t xml:space="preserve">hal-00692901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximal decomposition method for solving convex variational inverse problems</w:t>
+                <w:t xml:space="preserve">Proximal thresholding algorithm for minimization over orthonormal bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.1351-1376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/24/6/065014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692901v1</w:t>
+                <w:t xml:space="preserve">hal-00621819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-based adaptive vector lifting schemes for multichannel image coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Convolutive blind signal separation based on asymmetrical contrast functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Masmoudi</w:t>
+                <w:t xml:space="preserve">Nadège Thirion-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, ? (1), 10pp</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (1), pp.356-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621861v1</w:t>
+                <w:t xml:space="preserve">hal-00621821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutive blind signal separation based on asymmetrical contrast functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Block-based adaptive vector lifting schemes for multichannel image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Jamel Hattay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Thirion-Moreau</w:t>
+                <w:t xml:space="preserve">Hela Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (1), pp.356-371</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, ? (1), 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621821v1</w:t>
+                <w:t xml:space="preserve">hal-00621861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Quadratic Higher-Order Criteria for Iterative Blind Separation of a MIMO Convolutive Mixture of Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Rhioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (1), pp.218-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617268v1</w:t>
+                <w:t xml:space="preserve">hal-00621797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Higher-Order Criteria for Iterative Blind Separation of a MIMO Convolutive Mixture of Sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">A Douglas-Rachford splitting approach to nonsmooth convex variational signal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (1), pp.218-232</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.564-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621797v1</w:t>
+                <w:t xml:space="preserve">hal-00621820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Douglas-Rachford splitting approach to nonsmooth convex variational signal recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Noise Covariance Properties in Dual-Tree Wavelet Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (12), pp.4680 - 4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2007.909104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621820v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation for frame based inverse problems</w:t>
               </w:r>
@@ -13661,610 +13652,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal thresholding algorithm for minimization over orthonormal bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">A Blind Source Separation Framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (4), pp.1351-1376</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (Issue 8), pp. 1950-1967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621819v1</w:t>
+                <w:t xml:space="preserve">hal-00278896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Source Separation Framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
+                <w:t xml:space="preserve">A blind source separation framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (Issue 8), pp. 1950-1967</w:t>
+              <w:t xml:space="preserve">, 2006, ? (1), pp.1950-1967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278896v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blind source separation framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
+                <w:t xml:space="preserve">A Family of Frequency- and Time-Domain Contrasts for Blind Separation of Convolutive Mixtures of Temporally Dependent Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ? (1), pp.1950-1967</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1), pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621949v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Frequency- and Time-Domain Contrasts for Blind Separation of Convolutive Mixtures of Temporally Dependent Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Building Robust Wavelet Estimators for Multicomponent Images Using Stein's Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53 (1), pp.107-120</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (1), pp.1814-1830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621803v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Robust Wavelet Estimators for Multicomponent Images Using Stein's Principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">A forward-backward algorithm for image restoration with sparse representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Wajs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (1), pp.1814-1830</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Signal Processing with Adaptative Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, x, pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621795v1</w:t>
+                <w:t xml:space="preserve">hal-00017658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forward-backward algorithm for image restoration with sparse representations</w:t>
+                <w:t xml:space="preserve">Wavelet-constrained image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.R. Wajs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Signal Processing with Adaptative Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, x, pp.49-52</w:t>
+              <w:t xml:space="preserve">International Journal on Wavelets, Multiresolution and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (1), pp.371-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017658v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-constrained image restoration</w:t>
               </w:r>
@@ -14326,1295 +14317,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-constrained image restoration</w:t>
+                <w:t xml:space="preserve">Image restoration subject to a total variation constraint,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Wavelets, Multiresolution and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2 (1), pp.371-389</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 n°9, pp.1213-1222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621796v1</w:t>
+                <w:t xml:space="preserve">hal-00017934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image restoration subject to a total variation constraint,</w:t>
+                <w:t xml:space="preserve">Image Restoration subject to a Total Variation Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13 n°9, pp.1213-1222</w:t>
+              <w:t xml:space="preserve">, 2004, 13 (9), pp.1213-1222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017934v1</w:t>
+                <w:t xml:space="preserve">hal-00621804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Restoration subject to a Total Variation Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">A nonlinear diffusion-based 3-band filter bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (9), pp.1213-1222</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (1), pp.360-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621804v1</w:t>
+                <w:t xml:space="preserve">hal-00621805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear diffusion-based 3-band filter bank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A unifying framework for lossless and progressive image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (1), pp.360-363</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (1), pp.627-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621805v1</w:t>
+                <w:t xml:space="preserve">hal-00621663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying framework for lossless and progressive image coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Vector lifting schemes for lossless coding and progressive archival of multispectral image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (1), pp.627-638</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (1), pp.2011-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621663v1</w:t>
+                <w:t xml:space="preserve">hal-00621664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector lifting schemes for lossless coding and progressive archival of multispectral image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Wavelet thresholding for some classes of non-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anestis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40 (1), pp.2011-2024</w:t>
+              <w:t xml:space="preserve">Statistica Neerlandica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (4), pp.434-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621664v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet thresholding for some classes of non-Gaussian noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Leporini</w:t>
+                <w:t xml:space="preserve">Synthesis of bidimensional alpha-stable models with long-range dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Neerlandica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 56 (4), pp.434-453</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, ? (82), pp.1927-1940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621806v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of bidimensional alpha-stable models with long-range dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Some results on the wavelet packet decomposition of nonstationary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, ? (82), pp.1927-1940</w:t>
+              <w:t xml:space="preserve">Journal of Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002 (11), pp.1289-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621853v1</w:t>
+                <w:t xml:space="preserve">hal-00621779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range dependence and heavy-tail modeling for teletraffic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Moulines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Petropulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, ? (1), pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the wavelet packet decomposition of nonstationary processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Touati</w:t>
+                <w:t xml:space="preserve">Bayesian wavelet denoising: Besov priors and non-Gaussian noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2002 (11), pp.1289-1295</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1), pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621779v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian wavelet denoising: Besov priors and non-Gaussian noises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cumulant based independence measures for linear mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1), pp.55-67</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 47 (1), pp.1947-1956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621733v1</w:t>
+                <w:t xml:space="preserve">hal-00621746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulant based independence measures for linear mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation in the presence of illumination variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Jane Hampson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 47 (1), pp.1947-1956</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (4), pp.373-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621746v1</w:t>
+                <w:t xml:space="preserve">hal-00621716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation in the presence of illumination variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frances Jane Hampson</w:t>
+                <w:t xml:space="preserve">Power-law shot noise and its relationships with long-memory alpha-stable processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (4), pp.373-381</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (7), pp.1883-1892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621716v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order wavelet packets and cumulant field analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15630,51 +15539,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 45 (1), pp.863-877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15684,133 +15593,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction in multiphoton imaging through multivariate Gaussian fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, pp.106, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2306376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15820,557 +15729,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proximal Approach for Stain Separation and Normalization of Whole-Slide Histopathological Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2026 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNEM: UNrolled Generalized EM for Transductive Few-Shot Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Zhou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Shakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2025 - Computer Vision and Pattern Recognition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville (Tenessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative d'algorithmes de restauration en architecture dépliée pour des signaux chromatographiques parcimonieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche et d'Etudes de Traitement du Signal et des Images, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Implementation of Variational Morphological Operators on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Amorim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Tristan Portugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Portugues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Silveti-Falls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGMM 2025 - 4th International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Unrolled Architecture for Fast and Accurate Gaussian Independent Vector Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cosserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16411,1530 +16320,1530 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2025 - IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrolled deep networks for sparse signal restoration in analytical chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle génération de schémas de lifting basés sur les réseaux de neurones et application à la compression d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassnim Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2024 - 34th IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707472v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle génération de schémas de lifting basés sur les réseaux de neurones et application à la compression d'images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Unrolled projected gradient algorithm for stain separation in digital histopathological images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Sadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2024 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip51287.2024.10648171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873726v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transductive Zero-Shot and Few-Shot CLIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunshi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Shakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR 2024 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrolled projected gradient algorithm for stain separation in digital histopathological images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unrolled deep networks for sparse signal restoration in analytical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2024 - IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip51287.2024.10648171⟩</w:t>
+              <w:t xml:space="preserve">MLSP 2024 - 34th IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2024, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP58920.2024.10734838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444439v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the point-spread-function using 1 µm diameter microspheres for image restoration in biomedical multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ajdenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasboug, France. pp.22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are almost non-negative neural networks universal approximators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Neacsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2024 - IEEE International Workshop on Machine Learning for Signal Processing Search form Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MLSP58920.2024.10734768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Equilibrium for Hyperparameter Estimation in Dynamic PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIC 2024 - IEEE Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tampa (Florida), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NSS/MIC/RTSD57108.2024.10657967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning method for accessible eccentric photorefraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boutinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and Noise-Resilient Mapping of Photogenerated Carrier Lifetime in Halide Perovskite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transductive few-shot learning approach for classification of digital histopathological slides from liver cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Sadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Laurent-Bellue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - 21st IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Splitting Adversarial Attack for Semantic Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rony</w:t>
+                <w:t xml:space="preserve">Stability of Unfolded Forward-Backward to Perturbations in Observed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Centofanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2023 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382554v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Unfolded Forward-Backward to Perturbations in Observed Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Proximal Splitting Adversarial Attack for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023 - 31st European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2023 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver (CA), Canada. pp.20524-20533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52729.2023.01966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165350v1</w:t>
+                <w:t xml:space="preserve">hal-04382554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proximal approach to IVA-G with convergence guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cosserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17979,2732 +17888,2754 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes (Grèce), Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Majorization-Minimization Framework for PET Image Reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Comtat</w:t>
+                <w:t xml:space="preserve">Safe Design of Stable Neural Networks for Fault Detection in Small UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Kaakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFECOMP 2022 - The 41st International Conference on Computer Safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.263-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720547v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CNC approach for Directional Total Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
+                <w:t xml:space="preserve">Design of Robust Complex-Valued Feed-Forward Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neacsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Razvan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1596-1600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692840v2</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Convex Proximal Approach for Centroid-Based Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Segolene Martin</w:t>
+                <w:t xml:space="preserve">A CNC approach for Directional Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Scrivanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688210v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decomposition method for directional Total Variation with application to needle reconstruction in interventional imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Non-Convex Proximal Approach for Centroid-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mewe-Hezoudah Kahanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CT MEETING 2022 - The 7th International Meeting on Image Formation in X-Ray Computed Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2647142⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. pp.5702-5706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770330v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can GANs recover faults in electrical motor sensors?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">A Bregman Majorization-Minimization Framework for PET Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations (ICLR )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">ICIP 2022 - 29th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887143v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Practical Few-Shot Query Sets: Transductive Minimum Description Length Inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+                <w:t xml:space="preserve">A decomposition method for directional Total Variation with application to needle reconstruction in interventional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CT MEETING 2022 - The 7th International Meeting on Image Formation in X-Ray Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. pp.123042W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2647142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827880v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
+                <w:t xml:space="preserve">Can GANs recover faults in electrical motor sensors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations (ICLR )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763278v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsifying Networks via Subdifferential Inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sagar Verma</w:t>
+                <w:t xml:space="preserve">Towards Practical Few-Shot Query Sets: Transductive Minimum Description Length Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boudiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - Thirty-eighth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">2022 Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294543v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Design of Stable Neural Networks for Fault Detection in Small UAVs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFECOMP 2022 - The 41st International Conference on Computer Safety, Reliability and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_19⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, France. pp.5772-5776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825404v1</w:t>
+                <w:t xml:space="preserve">hal-03763278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Robust Complex-Valued Feed-Forward Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Razvan Ciubotaru</w:t>
+                <w:t xml:space="preserve">Sparsifying Networks via Subdifferential Inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2021 - Thirty-eighth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934660v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach for Improved Segmentation of Lesions Related to Covid-19 Chest CT Scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Neacsu</w:t>
+                <w:t xml:space="preserve">Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam (virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188444v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Analysis Of The Robustness Of Neural Networks For Tabular Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fateh Kaakai</w:t>
+                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527634v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Denoising Using a New Class of Robust Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavya Gupta</w:t>
+                <w:t xml:space="preserve">A Small-Scale Network for Seismic Patterns Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monacer da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.1492-1496, </w:t>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115064v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small-Scale Network for Seismic Patterns Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+                <w:t xml:space="preserve">A Deep Learning Approach for Improved Segmentation of Lesions Related to Covid-19 Chest CT Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neacsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI 2021 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice / Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619395v1</w:t>
+                <w:t xml:space="preserve">hal-03188444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Penalized Subspace Strategy for Solving Large-Scale Constrained Optimization Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Quantitative Analysis Of The Robustness Of Neural Networks For Tabular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Kaakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.8057-8061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275387v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neural Network Approach For Joint Optimization Of Predictors In Lifting-Based Image Coders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Signal Denoising Using a New Class of Robust Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neacsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Dauphin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506737⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.1492-1496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526467v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep transform and metric learning networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Tang</w:t>
+                <w:t xml:space="preserve">A Penalized Subspace Strategy for Solving Large-Scale Constrained Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto Virtual, Canada</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281571v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adversarial Attacker for Neural Networks in Regression Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fateh Kaakai</w:t>
+                <w:t xml:space="preserve">A Neural Network Approach For Joint Optimization Of Predictors In Lifting-Based Image Coders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassnim Dardouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI Workshop on Artificial Intelligence Safety (AI Safety)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage / Virtual, United States. pp.3747-3751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527640v2</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convergent PnP agorithms for image restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
+                <w:t xml:space="preserve">Deep transform and metric learning networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Wiaux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Krim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1684-1688</w:t>
+              <w:t xml:space="preserve">ICASSP 2021 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497818v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-based Implementations of MM Algorithms. Application to Spectroscopy Signal Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">An Adversarial Attacker for Neural Networks in Regression Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Kaakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2021 - 29th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Dublin / Virtual, Ireland</w:t>
+              <w:t xml:space="preserve">IJCAI Workshop on Artificial Intelligence Safety (AI Safety)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal/Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275427v2</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Enhanced convergent PnP agorithms for image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Trousset</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam (virtual), Netherlands</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1684-1688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943659v2</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building firmly nonexpansive convolutional neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
+                <w:t xml:space="preserve">Robust reconstruction with nonconvex subset constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Wiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MLSP 2020 - IEEE 30th international workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo (online), Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139360v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally optimizing owing to tensor decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Marmin</w:t>
+                <w:t xml:space="preserve">Neural networks based speed-torque estimators for induction motors and performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Amsterdam, Netherlands. pp.990-994, </w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.495-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040027v1</w:t>
+                <w:t xml:space="preserve">hal-02907937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Lifting Scheme Based on a Dynamical Fully Connected Network for Image Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassnim Dardouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20745,715 +20676,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks based speed-torque estimators for induction motors and performance metrics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
+                <w:t xml:space="preserve">Building firmly nonexpansive convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.8658-8662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907937v1</w:t>
+                <w:t xml:space="preserve">hal-03139360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling electrical motor dynamics using encoder-decoder with recurrent skip connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+                <w:t xml:space="preserve">Globally optimizing owing to tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI conference on artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Amsterdam, Netherlands. pp.990-994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484188v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the Rank of a Symmetric Tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Accuracy-Robustness Trade-Off for Positively Weighted Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Neacsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, France. pp.8389-8393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284991v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy-Robustness Trade-Off for Positively Weighted Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Neacsu</w:t>
+                <w:t xml:space="preserve">Modeling electrical motor dynamics using encoder-decoder with recurrent skip connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corneliu Burileanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI conference on artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1387-1394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140282v1</w:t>
+                <w:t xml:space="preserve">hal-02484188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Massias</w:t>
+                <w:t xml:space="preserve">Detecting the Rank of a Symmetric Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566520v1</w:t>
+                <w:t xml:space="preserve">hal-02284991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Spatially Adaptive TV Regularization for Digital Breast Tomosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maissa Sghaier</w:t>
+                <w:t xml:space="preserve">Multi-parametric 3D-point-spread function estimation in deep multiphoton microscopy with an original computational strategy dedicated to the reconstruction of muscle images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Magnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Massias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2020 - International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2554742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066217v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matched CBCT Projector-Backprojector Based on the Convolution of B-splines</w:t>
               </w:r>
@@ -21554,3302 +21459,3306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A moment-based approach for guaranteed tensor decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">A New Spatially Adaptive TV Regularization for Digital Breast Tomosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI 2020 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Iowa City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654329v1</w:t>
+                <w:t xml:space="preserve">hal-03066217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid interior point - deep learning approach for Poisson image deblurring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A moment-based approach for guaranteed tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2020 - IEEE International Workshop on Machine Learning for Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.3927-3931, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9054186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647254v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust reconstruction with nonconvex subset constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">A hybrid interior point - deep learning approach for Poisson image deblurring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Prato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2020 - IEEE 30th international workshop on Machine Learning for Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MLSP 2020 - IEEE International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977062v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Augmentation Approach for Sampling Gaussian Models in High Dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Abboud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314418v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to globally solve non-convex optimization problems involving an approximate ℓ 0 penalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Sparse signal reconstruction with a sign oracle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2019 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196878v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUMEE 2019 : Reconstruction numérique d'image en microscopie multiphotonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lefort</w:t>
+                <w:t xml:space="preserve">Learned Image Deblurring by Unfolding a Proximal Interior Point Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Prato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2019 - 6ème Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2019 - 26th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426765v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAR-based reconstruction for compressed sensing and parallel MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Data Augmentation Approach for Sampling Gaussian Models in High Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed El-Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8902496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314904v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MM Adapted MH Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">How to globally solve non-convex optimization problems involving an approximate ℓ 0 penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASP 2019 - International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2019 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.5601-5605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314412v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Microcalcification Enhancement in Digital Breast Tomosynthesis Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maissa Sghaier</w:t>
+                <w:t xml:space="preserve">PLUMEE 2019 : Reconstruction numérique d'image en microscopie multiphotonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLUMEE 2019 - 6ème Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314420v1</w:t>
+                <w:t xml:space="preserve">hal-02426765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme lissée de rapports de normes lp/lq (SPOQ) pour la reconstruction des signaux avec pénalisation parcimonieuse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - 27ème Colloque francophonede traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179373v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Smoothed Norm Ratio for Sparse Signal Restoration Application to Mass Spectrometry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">MM Adapted MH Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BASP 2019 - International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villars sur Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179379v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">A New Approach for Microcalcification Enhancement in Digital Breast Tomosynthesis Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isbi.2019.8759393⟩</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101262v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+                <w:t xml:space="preserve">A Novel Smoothed Norm Ratio for Sparse Signal Restoration Application to Mass Spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265538v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse signal reconstruction with a sign oracle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Forme lissée de rapports de normes lp/lq (SPOQ) pour la reconstruction des signaux avec pénalisation parcimonieuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - 27ème Colloque francophonede traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196881v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned Image Deblurring by Unfolding a Proximal Interior Point Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Bertocchi</w:t>
+                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Prato</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2019 - 26th IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803438⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2019.8759393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303511v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicore Convex Optimization Algorithm with Applications to Video Restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Linear convergence of stochastic block-coordinate fixed point algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8552941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862210v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-coordinate proximal algorithms for scale-free texture segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">A Nonconvex Variational Approach for Robust Graphical Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736991v1</w:t>
+                <w:t xml:space="preserve">hal-01803424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIPA: A New Proximal Interior Point Algorithm for Large Scale Convex Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Block-coordinate proximal algorithms for scale-free texture segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462173⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2018 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2018.8461991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803422v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOGMep: Variational Bayes and higher-order graphical models applied to joint image recovery and segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">PIPA: A New Proximal Interior Point Algorithm for Large Scale Convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296988⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.1343-1347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862840v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting for PSF Modeling in Two-Photon Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Tsz-Kit</w:t>
+                <w:t xml:space="preserve">A Multicore Convex Optimization Algorithm with Applications to Video Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 th IEEE International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803413v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal reconstruction from sub-sampled and nonlinearly distorted observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">HOGMep: Variational Bayes and higher-order graphical models applied to joint image recovery and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pirayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Y. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553174⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957568v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-Texture Decomposition/Reconstruction Using a Proximal Interior Point Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
+                <w:t xml:space="preserve">Optimal Multivariate Gaussian Fitting for PSF Modeling in Two-Photon Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Tsz-Kit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15 th IEEE International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863408v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear convergence of stochastic block-coordinate fixed point algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick L Combettes</w:t>
+                <w:t xml:space="preserve">Signal reconstruction from sub-sampled and nonlinearly distorted observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8552941⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2018: 26th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1970-1974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964580v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonconvex Variational Approach for Robust Graphical Lasso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+                <w:t xml:space="preserve">Geometry-Texture Decomposition/Reconstruction Using a Proximal Interior Point Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">10th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803424v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Block Parallel Majorize-Minimize Memory Gradient Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Cadoni</w:t>
+                <w:t xml:space="preserve">A Proximal Approach for Solving Matrix Optimization Problems Involving a Bregman Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BASP 2017 - International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Villars-sur-Oulon, Switzerland. pp.1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jan 2017, villars-sur-oulon, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634531v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proximal Approach for Solving Matrix Optimization Problems Involving a Bregman Divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm Based on a Sylvester-like Equation for LS Regression with GMRF Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BASP 2017 - International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, villars-sur-oulon, Switzerland</w:t>
+              <w:t xml:space="preserve">CAMSAP 2017- IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613292v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm Based on a Sylvester-like Equation for LS Regression with GMRF Prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Wei</w:t>
+                <w:t xml:space="preserve">A Block Parallel Majorize-Minimize Memory Gradient Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cadoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2017- IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BASP 2017 - International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Villars-sur-Oulon, Switzerland. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635601v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Stage Subspace Trust Region Approach for Deep Neural Network Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Dudar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Semenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.291-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de Douglas-Rachford aléatoire par blocs appliquée à la régression logistique parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24864,164 +24773,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global optimization approach for rational sparsity promoting criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.156 - 160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of nonlinearly degraded sparse signals through rational optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25037,294 +24946,294 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2017 - 6th Signal Processing with Adaptive Sparse Structured Representations workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast variational Bayesian signal recovery in the presence of Poisson-Gaussian noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuling Y. Zheng</w:t>
+                <w:t xml:space="preserve">A block parallel majorize-minimize memory gradient algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2016.7472421⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.3194 - 3198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370499v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A block parallel majorize-minimize memory gradient algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Fast variational Bayesian signal recovery in the presence of Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuling Y. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532949⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. p. 3964-3968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2016.7472421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418417v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Auxiliary Variable Method for Langevin based MCMC algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25333,2816 +25242,2816 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE Workshop on Statistical Signal Processing (SSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palma de Mallorque, Spain. pp.297--301, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2016.7551764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random primal-dual proximal iterations for sparse multiclass SVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vietri sul Mare, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MLSP.2016.7738833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic forward-backward and primal-dual approximation algorithms with application to online image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick L Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1813 - 1817, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Epigraphic Splitting Technique for Sparse Multiclass SVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">A parallel block-coordinate approach for primal-dual splitting with arbitrary random block selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. p. 235-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287028v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternating Direction Method of Multipliers for Constrained Joint Diagonalization by Congruence (Invited Paper)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
+                <w:t xml:space="preserve">A Random Block-Coordinate Primal-Dual Proximal Algorithm with Application to 3D Mesh Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. p. 3561-3565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245119v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Random Block-Coordinate Primal-Dual Proximal Algorithm with Application to 3D Mesh Denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">An Alternating Direction Method of Multipliers for Constrained Joint Diagonalization by Congruence (Invited Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.197-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370504v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Strategy for Computing Proximity Operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">An Epigraphic Splitting Technique for Sparse Multiclass SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Laborelli</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations (SPARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373644v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse adaptive template matching and filtering for 2D seismic images with dual-tree wavelets and proximal methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">A Distributed Strategy for Computing Proximity Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP - International Conference on Image Processing 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351220⟩</w:t>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Asilomar, United States. p. 396-400, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2015.7421156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278494v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Primal-Dual Optimization Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Sparse adaptive template matching and filtering for 2D seismic images with dual-tree wavelets and proximal methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP - International Conference on Image Processing 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada. pp.2339-2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370505v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit tutoriel sur les méthodes primales-duales proximales pour l'optimisation convexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Proximal Primal-Dual Optimization Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Biomedical and Astronomical Signal Processing Frontiers workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villars-sur-Oulon, Switzerland. page 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379997v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Geman-McClure like criterion for sparse signal deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Un petit tutoriel sur les méthodes primales-duales proximales pour l'optimisation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2015 : 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263352v2</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Optimization of a Geman-McClure like criterion for sparse signal deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t>
+              <w:t xml:space="preserve">CAMSAP 2015 : 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168801v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel block-coordinate approach for primal-dual splitting with arbitrary random block selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.473-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370498v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Forward-Backward View of Some Primal-Dual Optimization Methods in Image Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Condat</w:t>
+                <w:t xml:space="preserve">Iterative Poisson-Gaussian Noise Parametric Estimation for Blind Image Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bang Cong Vu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098038v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preconditioned Forward-Backward approach with application to large-scale nonconvex spectral unmixing problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A constrained-based optimization approach for seismic data recovery problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853847⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Firenze, Italy. pp.2377-2381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077329v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic 3MG algorithm with application to 2d filter identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Epigraphical proximal projection for sparse multiclass SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anisia Florescu</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077261v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorize-Minimize adapted Metropolis-Hastings algorithm. Application to multichannel image recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Accurate rate-distortion approximation for sparse Bernoulli-Generalized Gaussian models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2014.6853953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077273v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate rate-distortion approximation for sparse Bernoulli-Generalized Gaussian models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Majorize-Minimize adapted Metropolis-Hastings algorithm. Application to multichannel image recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Marnissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090564v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-parameter optimization approach for complex continuous sparse modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A preconditioned Forward-Backward approach with application to large-scale nonconvex spectral unmixing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anisia Florescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Digital Signal Processing (DSP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDSP.2014.6900780⟩</w:t>
+              <w:t xml:space="preserve">39th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2014).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1498 - 1502, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077331v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonconvex regularized approach for phase retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic 3MG algorithm with application to 2d filter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094452v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid alternating proximal method for blind video restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Forward-Backward View of Some Primal-Dual Optimization Methods in Image Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Condat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Laborelli</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang Cong Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077269v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Poisson-Gaussian Noise Parametric Estimation for Blind Image Denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
+                <w:t xml:space="preserve">A multi-parameter optimization approach for complex continuous sparse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Digital Signal Processing (DSP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Hong-Kong, China. pp.817 - 820, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2014.6900780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060081v2</w:t>
+                <w:t xml:space="preserve">hal-01077331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigraphical proximal projection for sparse multiclass SVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">A nonconvex regularized approach for phase retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796717v1</w:t>
+                <w:t xml:space="preserve">hal-01094452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained-based optimization approach for seismic data recovery problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">A hybrid alternating proximal method for blind video restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Laborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th European Signal Processing Conference (EUSIPCO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278420v1</w:t>
+                <w:t xml:space="preserve">hal-01077269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un signal complexe à partir d'un modèle parcimonieux perturbé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A proximal approach for optimization problems involving Kullback divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Joumana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVième colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866816v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'image en présence de bruit gaussien dépendant par un algorithme Explicite-Implicite à métrique variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Quyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVième colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866804v1</w:t>
+                <w:t xml:space="preserve">hal-00914637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proximal approach for signal recovery based on information measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28161,381 +28070,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximal approach for optimization problems involving Kullback divergences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+                <w:t xml:space="preserve">Estimation d'un signal complexe à partir d'un modèle parcimonieux perturbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farah Joumana</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">XXIVième colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842705v1</w:t>
+                <w:t xml:space="preserve">hal-00866816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage de multiples sismiques par ondelettes et optimisation convexe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Reconstruction d'image en présence de bruit gaussien dépendant par un algorithme Explicite-Implicite à métrique variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gretsi 2013</w:t>
+              <w:t xml:space="preserve">XXIVième colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914637v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic multiple removal with a Primal-Dual proximal algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An epigraphical convex optimization approach for multicomponent image restoration using non-local structure tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28550,100 +28459,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2013 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized multivariate exponential power prior for wavelet-based multichannel image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28658,1566 +28567,1557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Image Processing (ICIP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.2402-2406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex-valued majorize-minimize memory gradient method with application to parallel MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Florescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.14283743.1-14283743.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lifting schemes with a global L1 minimization technique for image coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Adaptive lifting scheme with a global L-1 minimization technique for stereo image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, United States. pp.2461-2464</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827521v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ℓ1-Adapted Non Separable Vector Lifting Schemes For Stereo Image Coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Romania</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734457v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex variational approach for multiple removal in seismic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.1085 - 1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825814v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lifting scheme with a global L-1 minimization technique for stereo image coding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">A proximal approach for constrained cosparse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3433 - 3436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411928v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primal-dual proximal splitting approach for restoring data corrupted with Poisson-Gaussian noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A convex programming bit allocation method for sparse sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poland. pp.853-856</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687634v1</w:t>
+                <w:t xml:space="preserve">hal-00734456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson-Gaussian noise parameter estimation in fluorescence microscopy imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">A penalized weighted least squares approach for restoring data corrupted with signal-dependent noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1553-1557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646382v2</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalized weighted least squares approach for restoring data corrupted with signal-dependent noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Adaptive lifting schemes with a global L1 minimization technique for image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1553-1557</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United States. pp.2461-2464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733786v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximal approach for constrained cosparse modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">ℓ1-Adapted Non Separable Vector Lifting Schemes For Stereo Image Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2012 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 20th European Signal Processing Conference (EUSIPCO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826002v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex programming bit allocation method for sparse sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">A convex variational approach for multiple removal in seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Gragnaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poland. pp.853-856</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734456v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">Bancs de filtres et méthodes proximales pour la restauration d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Jezierska</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687500v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Proximal splitting methods for depth estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Joumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733471v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual constrained TV-based regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Grady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.945 - 948, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity map estimation under convex constraints using proximal algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30232,2174 +30132,2183 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Beirut, Lebanon. pp.293--298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal splitting methods for depth estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+                <w:t xml:space="preserve">A memory gradient algorithm for l2-l0 regularization with applications to image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.2717-2720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733840v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas de lifting adaptatifs via des critères parcimonieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISBI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733803v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Schémas de lifting adaptatifs via des critères parcimonieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2244-2248</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733633v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes proximales pour l'estimation du champ de disparité à partir d'une paire d'images stéréoscopiques en présence de variations d'illumination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+                <w:t xml:space="preserve">An EM approach for Poisson-Gaussian noise modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youmana Farah</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID454</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2244-2248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733649v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bancs de filtres et méthodes proximales pour la restauration d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">Méthodes proximales pour l'estimation du champ de disparité à partir d'une paire d'images stéréoscopiques en présence de variations d'illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmana Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID350</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733637v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating proximal algorithm for blind image recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Honk Kong, China. pp.1673-1676</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844115v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Two-dimensional non separable adaptive lifting scheme for still and stereo image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, United States. pp.1298-1301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714266v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional non separable adaptive lifting scheme for still and stereo image coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+                <w:t xml:space="preserve">Parallel Algorithm and Hybrid Regularization for Dynamic PET Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, United States. pp.1298-1301</w:t>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Knoxville, Tennessee, United States. pp.2423--2427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827529v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Algorithm and Hybrid Regularization for Dynamic PET Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">Image quantization under spatial smoothness constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4297-4300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5651796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733493v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal methods for image restoration using a class of non-tight frame representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">Alternating proximal algorithm for blind image recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.611-615</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Honk Kong, China. pp.1673-1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714265v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal method for geometry and texture image decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Proximal methods for image restoration using a class of non-tight frame representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.x+4</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.611-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826120v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+                <w:t xml:space="preserve">Proximal method for geometry and texture image decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Briceno-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.x+4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853350v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+                <w:t xml:space="preserve">Solving inverse problems with overcomplete transforms and convex optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369590v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid regularization for data restoration in the presence of Poisson noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Dense disparity map representations for stereo image coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Egypt. pp.725-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621941v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense disparity map representations for stereo image coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Une méthode d'allocation de débit basse-résolution pour des données parcimonieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Egypt. pp.725-728</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. http://hdl.handle.net/2042/28969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841483v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'allocation de débit basse-résolution pour des données parcimonieuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Hybrid regularization for data restoration in the presence of Poisson noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. http://hdl.handle.net/2042/28969</w:t>
+              <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555302v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving inverse problems with overcomplete transforms and convex optimization techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826119v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted Convex Optimization Algorithm for Wavelet-Based Dynamic PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fully3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Beijing, China. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense disparity map representations for stereo image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Caire, Egypt. pp.725-728, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-based quadratic extension method for image deconvolution in the presence of Poisson noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32414,1055 +32323,1068 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference on Acoustics, Speech, and Signal Processing (ICASSP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex programming approach for color stereo matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Two denoising Sure-let methods for complex oversampled subband decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. European Signal Processing Conference Conference (EUSIPCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372371v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocalibrated regularized parallel MRI reconstruction in the wavelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Chaâri</w:t>
+                <w:t xml:space="preserve">Wavelet-constrained stereo matching under photometric variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France, France. pp.756-759</w:t>
+              <w:t xml:space="preserve">SPIE Optical and Digital Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621892v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-distortion results for Generalized Gaussian distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Image Denoising in the Wavelet Transform Domain Based on Stein's Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Workshops on Image Processing Theory, Tools and Applications (IPTA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia, France. 9pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621907v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Denoising in the Wavelet Transform Domain Based on Stein's Principle</w:t>
+                <w:t xml:space="preserve">A SURE approach for image deconvolution in an orthonormal wavelet basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshops on Image Processing Theory, Tools and Applications (IPTA'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia, France. 9pp</w:t>
+              <w:t xml:space="preserve">International Symposium on Communications, Control and Signal Processing (ISCCSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, St Julians, Malta, France. pp.1536-1541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621930v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SURE approach for image deconvolution in an orthonormal wavelet basis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Rate-distortion results for Generalized Gaussian distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Communications, Control and Signal Processing (ISCCSP'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.3753-3756, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621928v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained forward-backward algorithm for image recovery problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Autocalibrated regularized parallel MRI reconstruction in the wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France, France. pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621916v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-constrained stereo matching under photometric variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Miled</w:t>
+                <w:t xml:space="preserve">A convex programming approach for color stereo matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical and Digital Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cairns, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP.2008.4665098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621889v1</w:t>
+                <w:t xml:space="preserve">hal-01372371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two denoising Sure-let methods for complex oversampled subband decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">A constrained forward-backward algorithm for image recovery problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Signal Processing Conference Conference (EUSIPCO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. 10pp</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621895v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Obstacle Detection based on Dense Disparity Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Miled</w:t>
+                <w:t xml:space="preserve">Opérateurs proximaux pour la restauration bayésienne de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie R. Wajs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Computer Aided Systems Theory - EUROCAST 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Las Palmas de Gran Canaria, Canary Islands / Espagne</w:t>
+              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France, France. pp.1277-1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00129750v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversampled inverse complex lapped transform optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">A compressed sensing approach to frame-based multiple description coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, France. 10pp</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, France. pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621824v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term spectral Analysis and synthesis improvements with oversampled inverse filter banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33477,303 +33399,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelet applications in signal and image processing (SPIE'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs proximaux pour la restauration bayésienne de signaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Robust Obstacle Detection based on Dense Disparity Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie R. Wajs</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France, France. pp.1277-1280</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Computer Aided Systems Theory - EUROCAST 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Las Palmas de Gran Canaria, Canary Islands / Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621894v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00129750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compressed sensing approach to frame-based multiple description coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Oversampled inverse complex lapped transform optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, France. pp.709-712</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621875v1</w:t>
+                <w:t xml:space="preserve">hal-00621824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche du codage par descriptions multiples, utilisant des représentations linéaires creuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teodora Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33788,100 +33697,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche du codage par descriptions multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33896,100 +33805,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Groupe de recherche et d'études du traitement du signal et des images (GRETSI'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France, France. pp.1277-1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifting schemes for joint coding of stereoscopic pairs of satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kaaniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34004,453 +33913,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D dual-tree complex biorthogonal M-band wavelet transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Construction de bancs de filtres faiblement redondants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, USA, United States. pp.845-848</w:t>
+              <w:t xml:space="preserve">21ème Groupe de recherche et d'études du traitement du signal et des images (GRETSI'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France, France. pp.965-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621884v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de bancs de filtres faiblement redondants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">2D dual-tree complex biorthogonal M-band wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Groupe de recherche et d'études du traitement du signal et des images (GRETSI'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France, France. pp.965-968</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, Hawaii, USA, United States. pp.845-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621878v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decomposition method for nonsmooth convex variational signal recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">$M$-band filter banks and dual-tree wavelets for engine combustion and geophysical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.889-992</w:t>
+              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing IV, on SPIE Symposium Optics East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston, MA, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621870v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense disparity estimation from stereo images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Dense Disparity Estimation From Stereo Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Parent</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Image/Video Communications (ISIVC'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia, France. 10pp</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Image/Video Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621816v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00069063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel image deconvolution in the wavelet transform domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34466,561 +34375,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Firenze, Italy, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new estimator for image denoising using a 2D dual-tree M-band wavelet decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2006, United States. pp.249-252</w:t>
+              <w:t xml:space="preserve">, May 2006, Paris, France. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Disparity Estimation From Stereo Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">Dense disparity estimation from stereo images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Image/Video Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International symposium on Image/Video Communications (ISIVC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Hammamet, Tunisia, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00069063v2</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Stein's principle for multichannel image denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">A decomposition method for nonsmooth convex variational signal recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Bauschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing (ISCCSP'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.889-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621887v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Constrained Regularization For Disparity Map Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Miled</w:t>
+                <w:t xml:space="preserve">Use of Stein's principle for multichannel image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence - Italy</w:t>
+              <w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing (ISCCSP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001256v3</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low redundancy oversampled lapped transforms and application to 3D seismic data filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">Wavelet Constrained Regularization For Disparity Map Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.821-824</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence - Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621823v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001256v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative image deconvolution using overcomplete representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35062,588 +34971,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Florence, Italy. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity Map Estimation Using A Total Variation Bound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Miled</w:t>
+                <w:t xml:space="preserve">Low redundancy oversampled lapped transforms and application to 3D seismic data filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Quebec</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.821-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001255v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparity map estimation using a total variation bound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Miled</w:t>
+                <w:t xml:space="preserve">Disparity Map Estimation Using A Total Variation Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Parent</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Null Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Canadian Conference on Computer and Robot Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Québec, Canada, France. pp.48-55</w:t>
+              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Quebec</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621818v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$M$-band filter banks and dual-tree wavelets for engine combustion and geophysical image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Disparity map estimation using a total variation bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelet Applications in Industrial Processing IV, on SPIE Symposium Optics East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston, MA, USA, France. 10pp</w:t>
+              <w:t xml:space="preserve">3rd Canadian Conference on Computer and Robot Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Québec, Canada, France. pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621886v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic data analysis and filtering with dual-tree M-band wavelets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">An interscale multivariate statistical model for MAP multicomponent image denoising in the wavelet transform domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (SIAM GS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, France. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278528v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded coder for multispectral image compression based on vector lifting structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">A non separable 2D complex modulated lapped transform and its applications to seismic data filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia, France. 10pp</w:t>
+              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621873v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of redundant wavelet schemes for multiple description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35658,506 +35554,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, France. pp.913-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source separation by quadratic contrast functions: a blind approach based on any higher-order statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Rhioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphia, USA, France. pp.569-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non separable 2D complex modulated lapped transform and its applications to seismic data filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">An embedded coder for multispectral image compression based on vector lifting structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hattay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal and Image Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621822v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forward-backward algorithm for image restoration with sparse representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic data analysis and filtering with dual-tree M-band wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie R. Wajs</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Broto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Rennes, France, France. pp.49-52</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences (SIAM GS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621893v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du bruit dans une analyse $M$-bandes en arbre dual</w:t>
+                <w:t xml:space="preserve">A forward-backward algorithm for image restoration with sparse representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie R. Wajs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain, Belgique, France. pp.229-232</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptative Sparse Structured Representations (SPARS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Rennes, France, France. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621890v1</w:t>
+                <w:t xml:space="preserve">hal-00621893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A block-thresholding method for multispectral image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36189,790 +36098,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based multiple description coding of images with iterative convex optimization techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
+                <w:t xml:space="preserve">Etude du bruit dans une analyse $M$-bandes en arbre dual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Genova, Italy, France. pp.III.924-III.927</w:t>
+              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain, Belgique, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621880v1</w:t>
+                <w:t xml:space="preserve">hal-00621890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D dual-tree M-band wavelet decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duval</w:t>
+                <w:t xml:space="preserve">Wavelet-based multiple description coding of images with iterative convex optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, United States. pp.537-540</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Genova, Italy, France. pp.III.924-III.927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621891v1</w:t>
+                <w:t xml:space="preserve">hal-00621880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive lifting for multicomponent image coding through quadtree partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">2D dual-tree M-band wavelet decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, France. pp.213-216</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, United States. pp.537-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621719v1</w:t>
+                <w:t xml:space="preserve">hal-00621891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimax approach for mean square denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive lifting for multicomponent image coding through quadtree partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hattay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Eldar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Workshop on Statistical Signal Processing (SSP'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, France. pp.213-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621872v1</w:t>
+                <w:t xml:space="preserve">hal-00621719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic data analysis with a dual-tree $M$-band wavelet transform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A minimax approach for mean square denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Eldar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th European Assoc. of Geophysicists and Engineers Conference (EAGE'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Madrid, Spain, France. 10pp</w:t>
+              <w:t xml:space="preserve">13th Workshop on Statistical Signal Processing (SSP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621900v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interscale multivariate statistical model for MAP multicomponent image denoising in the wavelet transform domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Seismic data analysis with a dual-tree $M$-band wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Phildelphia, PA, France. pp.45-48</w:t>
+              <w:t xml:space="preserve">67th European Assoc. of Geophysicists and Engineers Conference (EAGE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Madrid, Spain, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621708v1</w:t>
+                <w:t xml:space="preserve">hal-00621900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative blind source separation method for convolutive mixtures of images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Constraint construction in convex set theoretic signal recovert via Stein's principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Independent Component Analysis, ICA 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Granada, Spain, France. pp.922-929</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Canada, France. pp.945-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621871v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind MIMO detection of convolutively mixed CPM sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">An extended SURE approach for multicomponent image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference, EUSIPCO 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienna, Austria, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada, France. pp.945-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621673v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint construction in convex set theoretic signal recovery via Stein's principle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36981,421 +36864,454 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.813-816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert pairs of M-band orthonormal wavelet bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Signal Processing Conference Conference (EUSIPCO'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Vienna, Austria, France. pp.1187-1190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended SURE approach for multicomponent image denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Blind MIMO detection of convolutively mixed CPM sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada, France. pp.945-948</w:t>
+              <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference, EUSIPCO 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienna, Austria, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621662v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interscale multivariate MAP estimation of multispectral images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">An iterative blind source separation method for convolutive mixtures of images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference (EUSIPCO'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proc. International Conference on Independent Component Analysis, ICA 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Granada, Spain, France. pp.922-929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621808v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating first-order finite-difference information in image restoration problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">An interscale multivariate MAP estimation of multispectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.321-324</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference (EUSIPCO'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017849v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive lifting schemes using variable-size block segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hattay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37410,100 +37326,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, ACIVS 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Brussels, Belgium, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant multiresolution analysis for multiple description video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37518,1195 +37434,1188 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Multimedia Signal Processing (MMSP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Sienna, Italy, France. pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating first-order finite-difference information in image restoration problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Singapore, France. pp.I.321-I.324</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621876v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic MISO contrast function for blind equalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+                <w:t xml:space="preserve">Estimating first-order finite-difference information in image restoration problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Acoustics, Speech, and Signal Processing ICASSP 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Montréal, Canada, France. pp.681-684</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Singapore, France. pp.I.321-I.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621674v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint construction in convex set theoretic signal recovert via Stein's principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">A quadratic MISO contrast function for blind equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Canada, France. pp.945-948</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Acoustics, Speech, and Signal Processing ICASSP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montréal, Canada, France. pp.681-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621696v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation of a class of non linear time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Castella</w:t>
+                <w:t xml:space="preserve">Incorporating total variation information in image recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Eurasip Workshop on Non Linear Signal and Image Processing (NSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proc. of the IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain, France. pp.373 -376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621675v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet estimation of cyclospectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Touati</w:t>
+                <w:t xml:space="preserve">Image deconvolution with total variation bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Hong Kong, France. pp.289-292</w:t>
+              <w:t xml:space="preserve">Proc. of the Seventh International Symposium on Signal Processing and Its Applications, vol. 1, pp. 441-444, Paris, France, July 1-4, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621802v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation aveugle d'un mélange convolutif de sources non linéaires par une approche hiérarchique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
+                <w:t xml:space="preserve">Adapted Vector-lifting schemes for compression of polarimetric and multifrequency SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Gharbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE 2003 International Geoscience and Remote Sensing Symposium, IGARSS'2003, Toulouse, France, 20-25 July 2003, 3 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621812v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted Vector-lifting schemes for compression of polarimetric and multifrequency SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+                <w:t xml:space="preserve">Source separation of a class of non linear time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.H. Gharbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2003 International Geoscience and Remote Sensing Symposium, IGARSS'2003, Toulouse, France, 20-25 July 2003, 3 p.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE-Eurasip Workshop on Non Linear Signal and Image Processing (NSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621748v1</w:t>
+                <w:t xml:space="preserve">hal-00621675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating total variation information in image recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Wavelet estimation of cyclospectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain, France. pp.373 -376</w:t>
+              <w:t xml:space="preserve">Proc. International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Hong Kong, France. pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621801v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image deconvolution with total variation bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+                <w:t xml:space="preserve">Séparation aveugle d'un mélange convolutif de sources non linéaires par une approche hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the Seventh International Symposium on Signal Processing and Its Applications, vol. 1, pp. 441-444, Paris, France, July 1-4, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. 10pp</w:t>
+              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621697v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-based adaptive lifting schemes for multiband image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wavelet Applications in Industrial Processing, Symposium Photonics East 2003, SPIE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Providence, Rhode Island, France. pp.118-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based multispectral image denoising with Bernouilli-Gaussian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-EURASIP Workshop on Nonlinear Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-based adaptive lifting schemes for lossless and progressive image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International workshop on Spectral Methods and Multirate Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain, France. pp.207-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrasts for blind separation of non iid sources in the convolutive case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference, EUSIPCO 02, Vol.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France, France. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38716,173 +38625,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of three parallel MRI reconstruction methods in the presence of coil sensitivity map errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of International Society for Magnetic Resonance in Medicine Meeting (ISMRM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension des algorithmes imbriqués pour la résolution de problèmes d'optimisation convexe en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38897,159 +38806,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of 22ème Groupe de recherche et d'études du traitement du signal et des images (GRETSI'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. 10pp., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based parallel MRI regularization using bivariate sparsity promoting priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster session of IEEE International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. 10pp., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39059,1111 +38968,1137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for performing parallel magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/IB2011/002330. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement de réflexions multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Quyen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 12/02.299. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal regularized reconstruction for parallel MRI acquisition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaari Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/IB2011/002330. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmixing Algorithm in Multiplex Coherent Anti-Stokes Raman Scattering with Application to Label-Free Protein Discrimination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Bregman Majorization-Minimization algorithms for nonconvex nonsmooth optimization, with application to Poisson imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Adly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567731v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ADAPTIVE FORWARD-BACKWARD-FORWARD SPLITTING ALGORITHM FOR SOLVING PSEUDO-MONOTONE INCLUSIONS</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Unmixing Algorithm in Multiplex Coherent Anti-Stokes Raman Scattering with Application to Label-Free Protein Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Arles Bottega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Danigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571492v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated f -average Neural Network for Interpretable Ensembling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">AN ADAPTIVE FORWARD-BACKWARD-FORWARD SPLITTING ALGORITHM FOR SOLVING PSEUDO-MONOTONE INCLUSIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Chorobura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion I Necoara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237149v2</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrolled deep networks for sparse signal restoration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Villa</w:t>
+                <w:t xml:space="preserve">Aggregated f -average Neural Network for Interpretable Ensembling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988686v2</w:t>
+                <w:t xml:space="preserve">hal-04237149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of Integral Models: a Neural Network Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unrolled deep networks for sparse signal restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243257v1</w:t>
+                <w:t xml:space="preserve">hal-03988686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Method for Flicker Removal in High Speed Video Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Inversion of Integral Models: a Neural Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729639v1</w:t>
+                <w:t xml:space="preserve">hal-03243257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proximal approach for a class of matrix optimization problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Variational Method for Flicker Removal in High Speed Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Rodriguez Luparello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673027v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint restoration/segmentation of multicomponent images with variationalBayes and higher-order graphical models (HOGMep)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40220,51 +40155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40289,487 +40224,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proximal Approach for Sparse Multiclass SVM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+                <w:t xml:space="preserve">A proximal approach for a class of matrix optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287007v1</w:t>
+                <w:t xml:space="preserve">hal-01673027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramer-Rao Bound for a Sparse Complex Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+                <w:t xml:space="preserve">A Proximal Approach for Sparse Multiclass SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988369v1</w:t>
+                <w:t xml:space="preserve">hal-02287007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Randomized Primal-Dual Algorithms for Distributed Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cramer-Rao Bound for a Sparse Complex Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Repetti</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077615v1</w:t>
+                <w:t xml:space="preserve">hal-00988369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Parameter Optimization Approach for Complex Continuous Sparse Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Class of Randomized Primal-Dual Algorithms for Distributed Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anisia Florescu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Repetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988367v1</w:t>
+                <w:t xml:space="preserve">hal-01077615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Multi-Parameter Optimization Approach for Complex Continuous Sparse Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A constrained optimization approach for complex sparse perturbed models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisia Florescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783298v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40779,642 +40802,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayes Inference in Neural Networks through Adaptive Importance Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yunshi Huang</w:t>
+                <w:t xml:space="preserve">Deep Unfolding of the DBFB Algorithm with Application to ROI CT Imaging with Limited Angular Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inria Saclay - Île de France. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03920115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881278v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Unfolding of the DBFB Algorithm with Application to ROI CT Imaging with Limited Angular Density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Savanier</w:t>
+                <w:t xml:space="preserve">Efficient Bayes Inference in Neural Networks through Adaptive Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunshi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inria Saclay. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Saclay - Île de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03881278v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AI-based multi-modal integration (ScanCov scores) of clinical characteristics, lab tests and chest CTs improves COVID-19 outcome prediction of hospitalized patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CentraleSupélec. 2020</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Herent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961431v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586111v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-based multi-modal integration (ScanCov scores) of clinical characteristics, lab tests and chest CTs improves COVID-19 outcome prediction of hospitalized patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of Proximal Gradient Algorithm in the Presence of Adjoint Mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Saclay Ile de France. 2020</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Savanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CentraleSupélec. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586111v3</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on graph optimization and algorithmic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pirayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Bayesian Approach for Restoring Data Corrupted with Non-Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Marnissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuling Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41426,188 +41449,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Informatique Gaspard Monge. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphical Projection for Solving Least Squares Anscombe Transformed Constrained Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizanov Stanislav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Steidl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigraphical Projection and Proximal Tools for Solving Constrained Convex Optimization Problems: Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41615,87 +41638,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel ProXimal Algorithm for Image Restoration Using Hybrid Regularization -- Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41703,65 +41726,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId793"/>
+      <w:footerReference w:type="default" r:id="rId794"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41829,51 +41852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4FFFF43"/>
+    <w:nsid w:val="4A8591DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42060,51 +42083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pesquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5943-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122058577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla Latva-&#196;ij&#246;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Narnhofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6769-4_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04250055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9569-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leporini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Krim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854255v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Della Valle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01258-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Ayed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785828v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosserat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gabrielson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3620539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05475332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larchev&#234;que" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal O'Sullivan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Waerebeke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Thomson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229774v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanderbecq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gelard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arrive" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10657-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Scrivanti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202402343" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassnim Dardouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3333279" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Zafar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sadraoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Posseme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2024.05.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751766v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Antonia Neac&#537;u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591742v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01184-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Juvina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rony" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rold&#225;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1609166" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386260v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Vasilescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1589591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01112-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210972v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Contreras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savanier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1490223" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshi Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.08.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3279053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03621112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Gupta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Kaakai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.794469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Savanier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3169088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3224322" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972386v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Sghaier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3132825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combettes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3069677" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087515v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15179" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425025v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Combettes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-019-00526-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120005v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00916-w" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2983150" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943475v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertocchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab460a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428111v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2019011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brice&#241;o-Arias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-019-00060-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668437v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chenot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laborelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2782789" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418393v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0696-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2709265" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613200v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2700203" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2524963" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164833v5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945918v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0405-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2593589" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010437v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2377273" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372221v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140971233" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301721v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0664-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schniter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2496908" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0465-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372564v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2364141" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0361-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794044v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-011-0191-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286551v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Gheche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173684" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692695v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-10" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826121v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2128335" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826810v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Briceno-Arias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0243-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692257v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841480v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621962v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2026672" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621942v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Miled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2011386" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621932v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617318v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921757" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692901v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/6/065014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621861v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621820v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R. Wajs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621795v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017658v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Wajs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621796v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621804v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621805v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621663v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621664v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621806v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621853v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Touati" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621733v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621746v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621716v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Jane Hampson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621771v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621734v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511612v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092880v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Shakeri" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056650v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Blaise" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873726v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534868v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444439v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10648171" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698445v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neacsu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734768" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707560v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chazottes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10657967" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488060v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boutinon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Peloux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906031v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305713v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Barbot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635817" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382554v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52729.2023.01966" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Valle" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Centofanti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094479v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096421" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720547v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossignol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692840v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03688210v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewe-Hezoudah Kahanam" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747071" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770330v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647142" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827880v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294543v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03825404v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_19" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934660v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ciubotaru" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909696" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188444v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03527634v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413858" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03115064v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287630" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275387v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526467v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506737" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281571v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03527640v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497818v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943659v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139360v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139684v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191292" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140282v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053803" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066217v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140763v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647254v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galinier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314418v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Badaoui" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8902496" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314412v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314420v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Palma" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759534" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303511v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803438" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736991v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461991" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462173" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863408v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964580v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552941" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803424v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634531v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532949" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613292v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635601v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634538v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Dudar" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Semenov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081215" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634525v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370499v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472421" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418417v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386560v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551764" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738833" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422154v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760561" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287028v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245119v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383770" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370504v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373644v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421156" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370505v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379997v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370498v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098038v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Cong Vu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025841" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077329v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853847" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077261v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077273v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077331v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2014.6900780" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094452v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077269v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796717v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855222" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278420v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866816v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866804v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842713v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842705v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Joumana" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826003v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829444v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827521v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734457v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411928v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733786v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826002v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288654" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733655v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmana Farah" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733803v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733649v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733637v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844115v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827529v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733493v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826120v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621941v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841483v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621954v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sureau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dush" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621939v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414305" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621931v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372371v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2008.4665098" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621930v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621928v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621916v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621889v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miled" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parent" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621895v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129750v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621824v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621898v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621894v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621875v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621879v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621877v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621884v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621878v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621870v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Bauschke" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621816v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621874v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621899v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069063v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621887v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001256v3" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621823v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621888v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001255v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621818v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621886v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621873v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hattay" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621869v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrisor" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tillier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621822v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621893v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621890v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621849v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621880v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621719v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621872v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eldar" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621900v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621708v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzoughi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017941v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621662v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621808v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017849v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621720v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621852v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621876v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621696v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621802v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621748v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gharbia" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621801v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621697v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621807v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masmoudi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621799v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621800v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621940v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567731v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frachet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danigo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571492v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Chorobura" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion I Necoara" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237149v2" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03988686v2" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243257v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729639v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanj" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Rodriguez Luparello" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673027v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661234v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287007v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988369v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077615v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988367v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783298v5" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920115v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881278v3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961431v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901499v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418399v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773246v2" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizanov Stanislav" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744603v2" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574531v2" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-pesquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5943-8061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122058577" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04719965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Franchini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salla Latva-&#196;ij&#246;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Narnhofer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-6769-4_3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04250055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9569-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leporini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Krim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belkouchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Repetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Ayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854255v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Della Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01258-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785828v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cosserat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gabrielson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3620539" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05475332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.7.2025.3.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386260v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Antonia Neac&#537;u" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Vasilescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Burileanu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1589591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Zafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Sadraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Claude" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Posseme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2024.05.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Scrivanti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202402343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassnim Dardouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kaaniche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dauphin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2023.3333279" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larchev&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal O'Sullivan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Waerebeke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R Thomson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgae164" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04229774v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Gharbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109369" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04416987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanderbecq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gelard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arrive" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-024-10657-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Juvina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burileanu Corneliu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751766v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591742v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Corbineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01184-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296247v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ajdenbaum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad3c67" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rold&#225;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1609166" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210972v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1490223" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01112-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunshi Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Elvira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2023.08.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2023.3279053" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03621112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Gupta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Kaakai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsip.2022.794469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Savanier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3169088" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3224322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972386v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Sghaier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684063v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Stamm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103610" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15179" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lassau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ammari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gortais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20657-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3132825" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Combettes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3069677" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hortholary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.23712" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087515v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wiaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428111v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L Combettes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272780" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-019-00526-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120005v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00916-w" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Marnissi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2983150" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422403v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.107417" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3025731" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943475v4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bertocchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Prato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab460a" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2935610" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109418v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri G&#233;rard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/fods.2019011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073283v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brice&#241;o-Arias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-019-00060-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668437v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Chenot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Laborelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit Lau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00884-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964582v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672646v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2782789" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/114769" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797093v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20020110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Zheng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2700203" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2709265" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418393v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-016-0696-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2593589" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred O. Hero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2524963" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164833v5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benhayia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0405-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schniter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2496908" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301721v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140971233" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01328398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Quyen Pham" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2362861" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330611v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bidard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0754-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010437v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2014.2377273" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922151v3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014395" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372568v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-014-0664-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-013-0465-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796891v4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Fraysse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372564v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2364141" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766686v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2283839" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914628v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2331614" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085997X" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0361-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692695v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794044v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-011-0191-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Gheche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2173684" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826810v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Briceno-Arias" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0243-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2128335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.01.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621962v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2026672" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841480v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621942v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555301v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauthier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2023947" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Miled" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Parent" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2011386" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621932v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617318v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921757" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692901v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/24/6/065014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621819v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621821v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hattay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621820v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617268v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2007.909104" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621883v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R. Wajs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621795v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017658v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Wajs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621796v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017934v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621804v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621805v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621663v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621664v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621806v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Antoniadis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Touati" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621749v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Petropulu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Yang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621733v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621746v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Jane Hampson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621771v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621734v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472957v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306376" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guettier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Shakeri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293397v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Villa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05421047v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Amorim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Portugues" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Silveti-Falls" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056650v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Blaise" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873726v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444439v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip51287.2024.10648171" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707472v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734838" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016624" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698445v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neacsu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734768" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707560v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chazottes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10657967" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488060v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boutinon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Peloux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906031v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305713v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Barbot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635817" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165350v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Valle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Centofanti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382554v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52729.2023.01966" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04094479v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096421" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03825404v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_19" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ciubotaru" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909696" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692840v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chouzenoux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03688210v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mewe-Hezoudah Kahanam" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747071" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720547v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rossignol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770330v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647142" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827880v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boudiaf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294543v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943659v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275427v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619395v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monacer da Silva" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287853" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188444v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03527634v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413858" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03115064v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287630" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275387v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526467v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaaniche" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauphin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506737" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281571v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03527640v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139684v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191292" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139360v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140282v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053803" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566520v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Massias" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2554742" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140763v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066217v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galinier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303511v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803438" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314418v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Abboud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Badaoui" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8902496" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314412v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314420v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Palma" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759534" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179379v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179373v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964580v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8552941" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803424v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01736991v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8461991" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803422v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462173" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862210v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01862840v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuling Y. Zheng" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296988" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803413v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tsz-Kit" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363621" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863408v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613292v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635601v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634531v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cadoni" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532949" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634538v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Dudar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Semenov" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081215" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634525v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418417v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370499v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2016.7472421" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386560v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2016.7551764" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419697v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738833" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422154v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760561" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370498v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370504v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245119v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383770" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287028v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373644v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2015.7421156" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278494v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351220" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370505v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379997v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060081v2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278420v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796717v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855222" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090564v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2014.6853953" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077273v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077329v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853847" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077261v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098038v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Cong Vu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025841" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077331v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2014.6900780" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094452v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077269v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842705v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Joumana" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914637v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842713v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866816v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866804v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825809v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826003v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829444v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411928v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646382v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687634v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288075" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826002v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288654" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734456v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733786v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827521v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734457v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825814v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gragnaniello" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733637v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733840v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733655v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmana Farah" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687500v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116230" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733803v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733633v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733649v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827529v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733493v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714266v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5651796" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844115v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714265v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826120v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841483v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555302v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621941v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621954v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sureau" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dush" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621939v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414305" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621931v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621895v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621889v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miled" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parent" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621930v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621928v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621907v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518469" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372371v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2008.4665098" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621916v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621894v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621875v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621898v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129750v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Null Parent" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621824v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119931v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teodora Petrisor" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621879v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraysse" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621877v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621878v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621884v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621886v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069063v2" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621874v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621899v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621816v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621870v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Bauschke" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621887v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001256v3" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621888v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621823v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001255v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621818v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621708v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmzoughi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621822v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621869v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrisor" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tillier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621873v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hattay" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278528v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621893v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621849v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621890v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621880v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621891v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621719v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621872v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eldar" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621900v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621696v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621662v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017941v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621901v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621808v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621720v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621852v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017849v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621876v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621801v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621697v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621748v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Gharbia" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621802v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621807v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masmoudi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621799v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621800v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621940v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841581v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05589469v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Adly" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567731v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trautmann" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arles Bottega" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Frachet" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danigo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571492v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Chorobura" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion I Necoara" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04237149v2" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03988686v2" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243257v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729639v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kanj" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Rodriguez Luparello" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01528856v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661234v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673027v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287007v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988369v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077615v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988367v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783298v5" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881278v3" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920115v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586111v3" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961431v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901499v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418399v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773246v2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizanov Stanislav" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744603v2" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574531v2" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>