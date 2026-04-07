--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -852,274 +852,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
+                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Hoste</w:t>
+                <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nicolas</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723650v1</w:t>
+                <w:t xml:space="preserve">hal-04798876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
+                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thibault</w:t>
+                <w:t xml:space="preserve">Amélie Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Delphine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798876v1</w:t>
+                <w:t xml:space="preserve">hal-04723650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of manipulative trophically transmitted parasites in the stability of a predator–prey community</w:t>
               </w:r>
@@ -1307,793 +1307,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
+                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vallat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Repeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148350v1</w:t>
+                <w:t xml:space="preserve">hal-03159104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Repeta</w:t>
+                <w:t xml:space="preserve">Audrey Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Sempere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159104v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regime shifts at the origin of a long transient methodological development for predictive ecology : Comment on “Long transients in ecology: Theory and applications” by A. Morozov et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404848v1</w:t>
+                <w:t xml:space="preserve">hal-02404660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a predator–prey model with specific time scales: a geometrical approach proving the occurrence of canard solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Kooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (1-2), pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01337-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359303v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime shifts at the origin of a long transient methodological development for predictive ecology : Comment on “Long transients in ecology: Theory and applications” by A. Morozov et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404660v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a predator–prey model with specific time scales: a geometrical approach proving the occurrence of canard solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob Kooi</w:t>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (1-2), pp.39-60. </w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01337-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151454v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does evolution design robust food webs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,1607 +2134,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage-related protein turnover explains inter-specific patterns of maintenance rate and suggests modifications of the DEB theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Bifurcation Analysis of a Predator-Prey Model with Uncertain Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Bob W Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143, pp.35-47. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.377-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1189257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974764v1</w:t>
+                <w:t xml:space="preserve">hal-02087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Bioturbating Marine Yabby Trypaea australiensis on Sediment Properties in Sandy Sediments Receiving Mangrove Leaf Litter</w:t>
+                <w:t xml:space="preserve">Damage-related protein turnover explains inter-specific patterns of maintenance rate and suggests modifications of the DEB theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J. K. Dunn</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Welsh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7120426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382865v1</w:t>
+                <w:t xml:space="preserve">hal-01974764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+                <w:t xml:space="preserve">Effects of the Bioturbating Marine Yabby Trypaea australiensis on Sediment Properties in Sandy Sediments Receiving Mangrove Leaf Litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan J. K. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56515-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7120426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434228v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Bifurcation Analysis of a Predator-Prey Model with Uncertain Formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Aldebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bob W Kooi</w:t>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (1), pp.377-395. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1189257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56515-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087863v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, singular perturbation and bifurcation analyses of bitrophic food chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Is structural sensitivity a problem of oversimplified biological models? Insights from nested Dynamic Energy Budget models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob W Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01778648v1</w:t>
+                <w:t xml:space="preserve">hal-01742401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods in ecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J C Poggiale</w:t>
+                <w:t xml:space="preserve">Modelling, singular perturbation and bifurcation analyses of bitrophic food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.W. Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 301, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998039v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is structural sensitivity a problem of oversimplified biological models? Insights from nested Dynamic Energy Budget models.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Models and methods in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742401v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The practice of prediction: What can ecologists learn from applied, ecology-related fields?</w:t>
+                <w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Adamson</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Petchey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maíra Aguiar</w:t>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728016v1</w:t>
+                <w:t xml:space="preserve">hal-01764877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The practice of prediction: What can ecologists learn from applied, ecology-related fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+                <w:t xml:space="preserve">Matthew Adamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+                <w:t xml:space="preserve">Owen Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Maíra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.156 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764877v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural sensitivity and resilience in a predator-prey model with density-dependent mortality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Effects of lower trophic level biomass and water temperature on fish communities: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.22-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440177v1</w:t>
+                <w:t xml:space="preserve">hal-01381225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does structural sensitivity alter complexity–stability relationships?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.104 - 112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the community size-spectrum: recent developments and new directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 337, pp.4-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lower trophic level biomass and water temperature on fish communities: A modelling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guiet</w:t>
+                <w:t xml:space="preserve">Structural sensitivity and resilience in a predator-prey model with density-dependent mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.22-37. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381225v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of functional response in presence of schooling phenomena: An IBM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Accolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3905,717 +3905,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms behind the metabolic flexibility of an invasive comb jelly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Carlotti</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162554v1</w:t>
+                <w:t xml:space="preserve">hal-01146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Manté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146092v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+                <w:t xml:space="preserve">Mechanisms behind the metabolic flexibility of an invasive comb jelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.156-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280567v1</w:t>
+                <w:t xml:space="preserve">hal-01162554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of slow-fast asymptotically autonomous systems with applications to gradostat models</w:t>
+                <w:t xml:space="preserve">Scaling up the predator functional response in heterogeneous environment: When Holling type III can emerge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marva</w:t>
+                <w:t xml:space="preserve">Flora Cordoleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
+                <w:t xml:space="preserve">Andrey Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.75-84. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162555v1</w:t>
+                <w:t xml:space="preserve">hal-00949859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up the predator functional response in heterogeneous environment: When Holling type III can emerge?</w:t>
+                <w:t xml:space="preserve">Reduction of slow-fast asymptotically autonomous systems with applications to gradostat models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Cordoleani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">M. Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+                <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 336, pp.200-208. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949859v1</w:t>
+                <w:t xml:space="preserve">hal-01162555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individuals to populations to communities: A dynamic energy budget model of marine ecosystem size-spectrum including life history diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,64 +4907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate aggregation of a two time scales periodic multi-strain SIS epidemic model: A patchy environment with fast migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (10), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5283,2778 +5283,2790 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Cordoleani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a mechanistic approach to modeling bacterial DOC pathways: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.opms.sb0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Massarin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591463v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanistic approach to modeling bacterial DOC pathways: a review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodophe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Eichinger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., pp.66-68. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.309-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.opms.sb0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166014v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic energy budget theory restores coherence in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Tania Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365, pp.3413-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514543v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic energy budget theory restores coherence in biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 365, pp.3413-3428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0166⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538046v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-time scales in spatially structured models of population dynamics : A semigroup approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 375, pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538054v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scales in spatially structured models of population dynamics : A semigroup approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.787-822</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00538044v1</w:t>
+                <w:t xml:space="preserve">hal-00514543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (6), pp.1861-1876,. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-1861-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards methodological approaches to implement the zooplankton component in “end to end” food-web models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a virus-bacteria interaction model in a chemostat : application of geometrical singular perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Cordoléani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459545v1</w:t>
+                <w:t xml:space="preserve">hal-00412470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a virus-bacteria interaction model in a chemostat : application of geometrical singular perturbation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards methodological approaches to implement the zooplankton component in “end to end” food-web models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0132⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (1-2), pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00412470v1</w:t>
+                <w:t xml:space="preserve">hal-00459545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption and release of dissolved organic carbon by marine bacteria in a pulsed-substrate environment : from experiments to modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.41-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/ame01312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation methods in dynamical systems and applications in population and community dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrichment Paradox Induced by Spatial heterogeneity in a Phytoplankton - Zooplankton System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.87-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00291664v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to simulate the influence of tubifi cid worms (Oligochaeta) on oxygen concentrations in hyporheic sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation methods in dynamical systems and applications in population and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bravo de La Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0135⟩</w:t>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321215v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using a mathematical model to simulate the influence of tubifi cid worms (Oligochaeta) on oxygen concentrations in hyporheic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (1-2), pp.123-135. </w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (2), pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10441-008-9033-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256326v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00321215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment Paradox Induced by Spatial heterogeneity in a Phytoplankton - Zooplankton System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1-2), pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-008-9033-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363175v1</w:t>
+                <w:t xml:space="preserve">hal-00256326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hulth</w:t>
+                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (4), pp.479-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunne Jai Shin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186904v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083291v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092722v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of predator density dependent dispersal of prey on stability of a predator-prey system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mchich Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,331 +8081,331 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XX, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling is a necessary step in biology and in environmental sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8409,472 +8421,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.223-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis of a predator-prey model with predators using hawk and dove tactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob W. Kooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 238, pp.597-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Production Increased by Spatial Heterogeneity in a Population Dynamics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 53, pp. 359-370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-005-4890-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global production increased by spatial heterogeneity in a population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53, pp.359-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on in vitro sediment reworking processes by a gallery biodiffusor, the polychaete Neanthes virens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,1269 +8895,1269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, vol. 266, pp. 185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps266185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial heterogeneity on a predator-prey system dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 327 (11), pp.1058-1063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rabouille</w:t>
+                <w:t xml:space="preserve">M. Gerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se Apitz</w:t>
+                <w:t xml:space="preserve">G. Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Breuer</w:t>
+                <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chaillou</w:t>
+                <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.221-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00745111v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Strömberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ringdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations Between Bacterial Biomass and Carbon Cycle in Marine Sediments: An Early Diagenetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (4), pp.295-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:ACBI.0000003985.11896.b4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256408v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Bacterial Biomass and Carbon Cycle in Marine Sediments: An Early Diagenetic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Apitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Talin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (4), pp.295-315. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285, pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:ACBI.0000003985.11896.b4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880760v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACRO-INVERTEBRATE FUNCTIONAL GROUPS IN FRESHWATER AND MARINE SEDIMENTS: A COMMON MECHANISTIC CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F François-Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration and release of aliphatic compounds by the polychaete Nereis virens (Sars) experimentally fed with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol. 256, pp. 199-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00317-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (8), pp.651-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10155,499 +10167,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and ecophysiological study of carbon 14 transfer in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Souloumiac</w:t>
+                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635524v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
+                <w:t xml:space="preserve">Mechanistic and ecophysiological study of carbon 14 transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962029v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10657,723 +10669,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Modeling in microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Print ISBN 978-94-017-9117-5 Online ISBN 978-94-017-9118-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187027v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in microbial ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
+              <w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_19⟩</w:t>
+                <w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796444v1</w:t>
+                <w:t xml:space="preserve">hal-01187027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation en écologie microbienne. Chapitre 19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02806889v1</w:t>
+                <w:t xml:space="preserve">hal-02807100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">La modélisation en écologie microbienne. Chapitre 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807100v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-Based Versus Species-Based Approach for Assessment of the Human Impact on the Mediterranean Seagrass Posidonia oceanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th French-Japanese Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Shiogama, Japan. Part IV, Springer International Publishing, p. 235-241, 2015, Marine Productivity: Perturbations and Resilience of Socio-ecosystems, 978-3-319-13877-0 ; 978-3-319-13878-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13878-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11383,147 +11395,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environment in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11533,146 +11545,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical ecology and mathematical modelling: Problems and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188 (1), pp.1-2, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11819,51 +11831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6P7XRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02DPXPD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6P7XRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>