--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -852,274 +852,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
+                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thibault</w:t>
+                <w:t xml:space="preserve">Amélie Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Delphine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798876v1</w:t>
+                <w:t xml:space="preserve">hal-04723650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
+                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Hoste</w:t>
+                <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nicolas</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723650v1</w:t>
+                <w:t xml:space="preserve">hal-04798876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of manipulative trophically transmitted parasites in the stability of a predator–prey community</w:t>
               </w:r>
@@ -1307,793 +1307,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Garel</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Audrey Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159104v1</w:t>
+                <w:t xml:space="preserve">hal-03148350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth distribution of soil organic matter and burrowing activity of earthworms—mesocosm study using X-ray tomography and luminophores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting degradation rates of natural dissolved organic carbon by deep-sea prokaryotes under stratified water masses and deep-water convection conditions in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Mehdi Boutrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vallat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Daniel Repeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.0. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.103932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-020-01536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148350v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime shifts at the origin of a long transient methodological development for predictive ecology : Comment on “Long transients in ecology: Theory and applications” by A. Morozov et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404660v1</w:t>
+                <w:t xml:space="preserve">hal-02404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a predator–prey model with specific time scales: a geometrical approach proving the occurrence of canard solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bob Kooi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01337-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151454v1</w:t>
+                <w:t xml:space="preserve">hal-03359303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regime shifts at the origin of a long transient methodological development for predictive ecology : Comment on “Long transients in ecology: Theory and applications” by A. Morozov et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2019.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359303v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+                <w:t xml:space="preserve">Analysis of a predator–prey model with specific time scales: a geometrical approach proving the occurrence of canard solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Benjamin Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">Bob Kooi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (1-2), pp.39-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01337-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404848v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does evolution design robust food webs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,1607 +2134,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Bifurcation Analysis of a Predator-Prey Model with Uncertain Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Bioturbating Marine Yabby Trypaea australiensis on Sediment Properties in Sandy Sediments Receiving Mangrove Leaf Litter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bob W Kooi</w:t>
+                <w:t xml:space="preserve">Ryan J. K. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+                <w:t xml:space="preserve">David Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1189257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7120426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087863v1</w:t>
+                <w:t xml:space="preserve">hal-02382865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage-related protein turnover explains inter-specific patterns of maintenance rate and suggests modifications of the DEB theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2018.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Bioturbating Marine Yabby Trypaea australiensis on Sediment Properties in Sandy Sediments Receiving Mangrove Leaf Litter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Welsh</w:t>
+                <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. Teasdale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7120426⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56515-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382865v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Bifurcation Analysis of a Predator-Prey Model with Uncertain Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob W Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.19996. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.377-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56515-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1189257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434228v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is structural sensitivity a problem of oversimplified biological models? Insights from nested Dynamic Energy Budget models.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Modelling, singular perturbation and bifurcation analyses of bitrophic food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.W. Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 301, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2018.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742401v1</w:t>
+                <w:t xml:space="preserve">halshs-01778648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, singular perturbation and bifurcation analyses of bitrophic food chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Models and methods in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01778648v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods in ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Is structural sensitivity a problem of oversimplified biological models? Insights from nested Dynamic Energy Budget models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob W Kooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J C Poggiale</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2018.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998039v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t>
+                <w:t xml:space="preserve">The practice of prediction: What can ecologists learn from applied, ecology-related fields?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Frank Pennekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Matthew Adamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+                <w:t xml:space="preserve">Owen Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Personnic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
+                <w:t xml:space="preserve">Maíra Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.156 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764877v1</w:t>
+                <w:t xml:space="preserve">hal-01728016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The practice of prediction: What can ecologists learn from applied, ecology-related fields?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecosystem-based approach to assess the status of Mediterranean algae-dominated shallow rocky reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Pennekamp</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Adamson</w:t>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Petchey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maíra Aguiar</w:t>
+                <w:t xml:space="preserve">Sandrine Ruitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.156 - 167. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (1-2), pp.311 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728016v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lower trophic level biomass and water temperature on fish communities: A modelling study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Structural sensitivity and resilience in a predator-prey model with density-dependent mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381225v1</w:t>
+                <w:t xml:space="preserve">hal-01440177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does structural sensitivity alter complexity–stability relationships?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Modelling the community size-spectrum: recent developments and new directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.104 - 112. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 337, pp.4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827263v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the community size-spectrum: recent developments and new directions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Does structural sensitivity alter complexity–stability relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.05.015⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.104 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381222v1</w:t>
+                <w:t xml:space="preserve">hal-01827263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural sensitivity and resilience in a predator-prey model with density-dependent mortality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Effects of lower trophic level biomass and water temperature on fish communities: A modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.163-173. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.22-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440177v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of functional response in presence of schooling phenomena: An IBM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Accolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,64 +4045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,315 +4307,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up the predator functional response in heterogeneous environment: When Holling type III can emerge?</w:t>
+                <w:t xml:space="preserve">Reduction of slow-fast asymptotically autonomous systems with applications to gradostat models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Cordoleani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Nerini</w:t>
+                <w:t xml:space="preserve">M. Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+                <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 336, pp.200-208. </w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949859v1</w:t>
+                <w:t xml:space="preserve">hal-01162555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of slow-fast asymptotically autonomous systems with applications to gradostat models</w:t>
+                <w:t xml:space="preserve">Scaling up the predator functional response in heterogeneous environment: When Holling type III can emerge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marva</w:t>
+                <w:t xml:space="preserve">Flora Cordoleani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
+                <w:t xml:space="preserve">Andrey Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.75-84. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162555v1</w:t>
+                <w:t xml:space="preserve">hal-00949859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From individuals to populations to communities: A dynamic energy budget model of marine ecosystem size-spectrum including life history diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simplification of models using regression trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,64 +4907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate aggregation of a two time scales periodic multi-strain SIS epidemic model: A patchy environment with fast migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Marva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (10), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Cordoleani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5367,967 +5367,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a mechanistic approach to modeling bacterial DOC pathways: a review.</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Eichinger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.opms.sb0001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166014v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodophe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic uranium exposure on life history and physiology of Daphnia magna over three successive generations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a mechanistic approach to modeling bacterial DOC pathways: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2010.05.006⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., Microbial carbon pump in the ocean, Jiao N., Azam F., Sanders S., editors. (ed.)., pp.66-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.opms.sb0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591463v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic energy budget theory restores coherence in biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Sousa</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Domingos</w:t>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.787-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538046v1</w:t>
+                <w:t xml:space="preserve">hal-00514543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic energy budget theory restores coherence in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t>
+              <w:t xml:space="preserve">, 2010, 365, pp.3413-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538054v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-time scales in spatially structured models of population dynamics : A semigroup approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How far details are important in ecosystem modelling: the case of multi-limiting nutrients in phytoplankton-zooplankton interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 375, pp.149-165. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365, pp.3495-3507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538044v1</w:t>
+                <w:t xml:space="preserve">hal-00538054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability : results from DOC degradation by bacteria in pure culture experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+                <w:t xml:space="preserve">Two-time scales in spatially structured models of population dynamics : A semigroup approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 375, pp.149-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514543v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased bacterial growth efficiency with environmental variability: results from DOC degradation by bacteria in pure culture experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6372,329 +6372,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a virus-bacteria interaction model in a chemostat : application of geometrical singular perturbation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards methodological approaches to implement the zooplankton component in “end to end” food-web models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0132⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (1-2), pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412470v1</w:t>
+                <w:t xml:space="preserve">hal-00459545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards methodological approaches to implement the zooplankton component in “end to end” food-web models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a virus-bacteria interaction model in a chemostat : application of geometrical singular perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Cordoléani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2009.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459545v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption and release of dissolved organic carbon by marine bacteria in a pulsed-substrate environment : from experiments to modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian, A.L.M. Kooijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56, pp.41-54. </w:t>
@@ -6726,914 +6726,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment Paradox Induced by Spatial heterogeneity in a Phytoplankton - Zooplankton System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation methods in dynamical systems and applications in population and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bravo de La Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363175v1</w:t>
+                <w:t xml:space="preserve">hal-00291664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation methods in dynamical systems and applications in population and community dynamics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using a mathematical model to simulate the influence of tubifi cid worms (Oligochaeta) on oxygen concentrations in hyporheic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Life Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plrev.2008.02.001⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00291664v1</w:t>
+                <w:t xml:space="preserve">halsde-00321215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mathematical model to simulate the influence of tubifi cid worms (Oligochaeta) on oxygen concentrations in hyporheic sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1-2), pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-008-9033-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00321215v1</w:t>
+                <w:t xml:space="preserve">hal-00256326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Oxygen Distribution in Marine Sediments. The Importance of Bioturbation and Sediment Heterogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichment Paradox Induced by Spatial heterogeneity in a Phytoplankton - Zooplankton System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.87-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10441-008-9033-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00256326v1</w:t>
+                <w:t xml:space="preserve">hal-00363175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunne Jai Shin</w:t>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186904v1</w:t>
+                <w:t xml:space="preserve">hal-00170982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grossi</w:t>
+                <w:t xml:space="preserve">Modeling environmental effects on the size-structured energy flow through marine ecosystems. Part 1: the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne Jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (4), pp.479-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00170982v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,129 +7823,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092722v1</w:t>
+                <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,90 +7944,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083291v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of predator density dependent dispersal of prey on stability of a predator-prey system</w:t>
               </w:r>
@@ -8117,51 +8117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8246,51 +8246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,51 +8483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob W. Kooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bravo de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8591,51 +8591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8829,51 +8829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on in vitro sediment reworking processes by a gallery biodiffusor, the polychaete Neanthes virens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9047,1117 +9047,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
+                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerino</w:t>
+                <w:t xml:space="preserve">E Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stora</w:t>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gilbert</w:t>
+                <w:t xml:space="preserve">Se Apitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Poggiale</w:t>
+                <w:t xml:space="preserve">E Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285, pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00517-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256408v1</w:t>
+                <w:t xml:space="preserve">hal-00745111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hulth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Strömberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ringdahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations Between Bacterial Biomass and Carbon Cycle in Marine Sediments: An Early Diagenetic Model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique François-Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.221-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880760v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Relations Between Bacterial Biomass and Carbon Cycle in Marine Sediments: An Early Diagenetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Talin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 285, pp.5-31. </w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (4), pp.295-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00517-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:ACBI.0000003985.11896.b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00745111v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACRO-INVERTEBRATE FUNCTIONAL GROUPS IN FRESHWATER AND MARINE SEDIMENTS: A COMMON MECHANISTIC CLASSIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gerino</w:t>
+                <w:t xml:space="preserve">G Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Stora</w:t>
+                <w:t xml:space="preserve">F François-Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F François-Carcaillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.221-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration and release of aliphatic compounds by the polychaete Nereis virens (Sars) experimentally fed with hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Stora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, vol. 256, pp. 199-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-0981(00)00317-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production primaire dans les eaux de surface de la Méditerranée occidentale. Calcul de la production journalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 322 (8), pp.651-655. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(99)80104-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10167,499 +10155,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Desnues</w:t>
+                <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sartoretto</w:t>
+                <w:t xml:space="preserve">Emma Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and ecophysiological study of carbon 14 transfer in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Souloumiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962029v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and ecophysiological study of carbon 14 transfer in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Pelagia noctiluca dynamics in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Souloumiac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on DEB theory for metabolic organization, DEB2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">6th International Jellyfish Blooms Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635524v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-based versus Species-based approach for assessment of the human impact on the Mediterranean seagrass Posidonia oceanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Seagrass Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Oristano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10669,723 +10657,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in microbial ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
+              <w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Netherlands</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Print ISBN 978-94-017-9117-5 Online ISBN 978-94-017-9118-2. </w:t>
+                <w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9117-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796444v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and microbial ecosystems functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling in microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental microbiology: fundamentals and applications</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Print ISBN 978-94-017-9117-5 Online ISBN 978-94-017-9118-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2015</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9118-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187027v1</w:t>
+                <w:t xml:space="preserve">hal-02796444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation en écologie microbienne. Chapitre 19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Normand</w:t>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807100v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation en écologie microbienne. Chapitre 19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité et fonctionnement des écosystèmes microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie Microbienne : Microbiologie des milieux naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1004 p., 2011, 2-35311-022-3 9782353110223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02806889v1</w:t>
+                <w:t xml:space="preserve">hal-02807100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-Based Versus Species-Based Approach for Assessment of the Human Impact on the Mediterranean Seagrass Posidonia oceanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Astruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th French-Japanese Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Shiogama, Japan. Part IV, Springer International Publishing, p. 235-241, 2015, Marine Productivity: Perturbations and Resilience of Socio-ecosystems, 978-3-319-13877-0 ; 978-3-319-13878-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13878-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11395,51 +11383,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environment in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11491,51 +11479,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11545,146 +11533,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical ecology and mathematical modelling: Problems and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bravo de la Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 188 (1), pp.1-2, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11831,51 +11819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02DPXPD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ6P7XRC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02DPXPD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>