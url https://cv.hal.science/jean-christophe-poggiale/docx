--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -852,274 +852,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
+                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Hoste</w:t>
+                <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
+                <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nicolas</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723650v1</w:t>
+                <w:t xml:space="preserve">hal-04798876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the contribution of micronekton diel vertical migrations to carbon export in the mesopelagic zone</w:t>
+                <w:t xml:space="preserve">European eel ( Anguilla anguilla ) survival modeling based on a 22‐year capture‐mark‐recapture survey of a Mediterranean subpopulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thibault</w:t>
+                <w:t xml:space="preserve">Amélie Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ménard</w:t>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Abitbol-Spangaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Delphine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (2), pp.276-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-22-2181-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798876v1</w:t>
+                <w:t xml:space="preserve">hal-04723650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of manipulative trophically transmitted parasites in the stability of a predator–prey community</w:t>
               </w:r>
@@ -1571,278 +1571,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+                <w:t xml:space="preserve">Raphael Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404848v1</w:t>
+                <w:t xml:space="preserve">hal-03359303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Manila clam, Ruditapes philippinarum, into Berre Lagoon according to the environmental condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mahé</w:t>
+                <w:t xml:space="preserve">Assessing functional diversity: the influence of the number of the functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Grisel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+                <w:t xml:space="preserve">Nabila Gaertner-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12080-019-00433-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359303v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regime shifts at the origin of a long transient methodological development for predictive ecology : Comment on “Long transients in ecology: Theory and applications” by A. Morozov et al.</w:t>
               </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2378,77 +2378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of congruence between co-occurrence and functional networks: A new framework for revealing community assembly rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,248 +3320,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the community size-spectrum: recent developments and new directions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Does structural sensitivity alter complexity–stability relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.05.015⟩</w:t>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.104 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381222v1</w:t>
+                <w:t xml:space="preserve">hal-01827263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does structural sensitivity alter complexity–stability relationships?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poggiale</w:t>
+                <w:t xml:space="preserve">Modelling the community size-spectrum: recent developments and new directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.104 - 112. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 337, pp.4-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2016.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827263v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lower trophic level biomass and water temperature on fish communities: A modelling study</w:t>
               </w:r>
@@ -3905,429 +3905,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms behind the metabolic flexibility of an invasive comb jelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Manté</w:t>
+                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan A. L. M. Kooijman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146092v1</w:t>
+                <w:t xml:space="preserve">hal-01162554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+                <w:t xml:space="preserve">Consequence of a sudden wind event on the dynamics of a coastal phytoplankton community: an insight into specific population growth rates using a single cell high frequency approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blouet</w:t>
+                <w:t xml:space="preserve">Claude Manté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280567v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms behind the metabolic flexibility of an invasive comb jelly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+                <w:t xml:space="preserve">An Ecosystem-Based Approach to Assess the Status of a Mediterranean Ecosystem, the Posidonia oceanica Seagrass Meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F. Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Sylvain Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94, pp.156-165. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e98994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0098994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162554v1</w:t>
+                <w:t xml:space="preserve">hal-01280567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of slow-fast asymptotically autonomous systems with applications to gradostat models</w:t>
               </w:r>
@@ -7485,307 +7485,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.522-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164281v1</w:t>
+                <w:t xml:space="preserve">hal-00734368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environments in the Thau Lagoon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment reworking by marine benthic species from the Gullmar Fjord (Western Sweden): Importance of faunal biovolume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabouille</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 348 (1-2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2007.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734368v1</w:t>
+                <w:t xml:space="preserve">hal-00164281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
@@ -7844,85 +7844,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083291v1</w:t>
+                <w:t xml:space="preserve">hal-00092722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling DOC assimilation and bacterial growth efficiency in biodegradation experiments : a case study in the Northeast Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eichinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7965,78 +7974,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sempere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 43, pp.139-151. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 43, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame043139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00092722v1</w:t>
+                <w:t xml:space="preserve">hal-00083291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of predator density dependent dispersal of prey on stability of a predator-prey system</w:t>
               </w:r>
@@ -8111,285 +8111,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
+                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087863v1</w:t>
+                <w:t xml:space="preserve">hal-00087861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial synchrony in host-parasitoid models using aggregation of variables</w:t>
+                <w:t xml:space="preserve">Effect of movement frequency on global host-parasitoid spatial dynamics with unstable local dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Nguyen Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2006.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087861v1</w:t>
+                <w:t xml:space="preserve">hal-00087863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling is a necessary step in biology and in environmental sciences</w:t>
               </w:r>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Manté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9047,291 +9047,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hulth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Viollier</w:t>
+                <w:t xml:space="preserve">Niklas Strömberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rabouille</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katja Ringdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 285, pp.5-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00517-8⟩</w:t>
+              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745111v1</w:t>
+                <w:t xml:space="preserve">hal-00761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D optical quantification of particle reworking activities in marine surface sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hulth</w:t>
+                <w:t xml:space="preserve">Benthic biogeochemistry: state of the art technologies and guidelines for the future of in situ survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Apitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Strömberg</w:t>
+                <w:t xml:space="preserve">E Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Ringdahl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, vol. 285-286, pp. 251-263. </w:t>
+              <w:t xml:space="preserve">, 2003, 285, pp.5-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00531-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761763v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-invertebrate functional groups in freshwater and marine sediments : a common mechanistic classification</w:t>
               </w:r>
@@ -9468,51 +9468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Poggiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11397,103 +11397,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macrofauna and sediment reworking quantification in contrasted environment in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poggiale</w:t>
+                <w:t xml:space="preserve">Karine Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11819,51 +11819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02DPXPD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395435v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poggiale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bfcb21ee7641de0747a8f73aad367e76e8be36bd;origin=https://hal.archives-ouvertes.fr/hal-05395435;visit=swh:1:snp:fa3063709a10a1a30066b37f9649767648fde085;anchor=swh:1:rel:0984f92063e08463177f07479715f043e70f9525;path=/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanz-Lorenzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de la Parra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02291-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ussif Rashid Sumalia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivar Ekeland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.70013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schohn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02310-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyae009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Abitbol-Spangaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-2181-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poggiale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04723658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Venturino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2024.104123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04015209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2023004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vallat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-020-01536-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03159104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutrif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Repeta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03359303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grisel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02404848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gaertner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gaertner-Mazouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-019-00433-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2019.12.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Kooi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01337-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997902v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gauduchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. K. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Welsh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Teasdale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Franck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01974764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56515-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W Kooi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Kooi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poggiale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2018.04.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poggiale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2018.05.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01742401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Adamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Petchey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Aguiar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764877v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F. Boudouresque" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.01.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guiet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guiet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Accolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.02.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan A. L. M. Kooijman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mant&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00485" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blouet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098994" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0VNWK2B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordoleani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Morozov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXGN89K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.01.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM4F9DXM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Eynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3125TF9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807555v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0613" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2011.09.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTQBHFLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pischedda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#227;&#169; Luis Esteves" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0907-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Morozov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02DPXPD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodophe Gilbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.05.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QT6PJPV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eichinger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.opms.sb0001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Domingos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian, A.L.M. Kooijman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0166" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0165" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2XJMCZB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1861-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00459545v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.09.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Cordol&#233;ani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen Huu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-LFDTSHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01312" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291664v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bravo de La Parra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2008.02.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK46R78P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tolla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-008-9033-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363175v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hulth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Desrosiers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2007.04.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMFTC0KS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Faugeras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Jai Shin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duport" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dedieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabouille" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092722v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mchich Rachid" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2006.03.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HLH3X9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087863v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN6PXVML-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080384v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob W. Kooi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-005-4890-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps266185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W525C5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Str&#246;mberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ringdahl" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00531-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Viollier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabouille" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Apitz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breuer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chaillou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00517-8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880760v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000003985.11896.b4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03205285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gerino" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stora" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fran&#231;ois-Carcaillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gilbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763824v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Stora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(00)00317-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178948v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(99)80104-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7F8XWZH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Souloumiac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Alonzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962029v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guiart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Personnic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187027v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9118-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796444v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9118-2_19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806889v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01220667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13878-7_25" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093002v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7Z9KR7T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>