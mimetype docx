--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Ponsart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholding in Set‐Membership Approaches to Fault Isolation Using the Minkowski Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant observer-based leader-following consensus control for LPV multi-agent systems using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (8), pp.1816-1833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2024.2434895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Consensus of Multi-Agent Systems Over Graphs Described by Parameter-Varying Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.3482-3487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3547864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear sector approaches for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 476, pp.108791. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2023.108791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe roughness calibration approach for water distribution network models using a nonlinear state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Torres-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Jiménez-Cabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ruben Jiménez-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.102713. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common quadratic Lyapunov functions for sets of second-order linear systems: A simple graphical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3418672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator and sensor fault tolerant consensus for homogeneous linear multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (3), pp.1324-1334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2023.3340341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled observer-based consensus for linear parameter varying multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109979. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered leader-following formation control for multi-agent systems under communication faults: Application to a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciarletta Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/JSEE.2021.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis observer for descriptor Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 331, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning generation algorithm for a class of UAV multirotor based on state of health of lithium polymer battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel García Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0870-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a UAV experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.1320-1327. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLA.2018.8408423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of Takagi–Sugeno descriptor system with unmeasurable premise variable. Application to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3419-3430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator multiplicative fault estimation in discrete-time LPV systems using switched observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (13), pp.3176-3191. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV model-based tracking control and robust sensor fault diagnosis for a quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-015-0295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault estimation for descriptor–LPV systems with unmeasurable gain scheduling functions: application to an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2015-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H−/H∞ fault detection observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (11), pp.2380-2391. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2015.1044261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual actuator approach for the fault tolerant control of unstable linear systems subject to actuator saturation and fault isolation delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and isolation filter for polytopic LPV systems: a winding machine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for a class of descriptor linear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.208-223. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fault diagnosis system based on a bank of filter–observers with application to a hot rolling mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.265-285. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331209103044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensor design for active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (9), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible model matching using DR-regions: fault accommodation and robustness against FDD inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H2/Hinf Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Control of a Class of Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Robust Hinf Control of Uncertain Active Fault Tolerant Control Systems via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170701535959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Output Feedback Control of a Class of Stochastic Hybrid Systems with State Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.31561. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infty} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective output feedback control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 31561. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1179-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line estimation of unmeasured inputs for anaerobic wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1007-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-policy Safe Reinforcement Learning under Input Saturation and State Constraints for Nonlinear Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Reinforcement Learning for Discrete-Time Control Affine Non-linear Systems under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a broad class of actuator saturations using Takagi-Sugeno models with a reduced number of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based real time predictive maintenance at the edge for manufacturing systems: A practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Global Conference on Emerging Technologies, GlobConET 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control for LPV multi-agent systems: Application to multiple VTOL-UAVs formation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Health Based Remaining Mission Time Prediction of UAV in Closed Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Valavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems ICUAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.663-670, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10155875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the loss of unknown input observability for sampled LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based fault-tolerant leader-following control of multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership fault detection approach for a class of nonlinear networked control systems with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control robust to external disturbance and measurement sensor noise for LTI multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the trajectories of continuous-time LPV systems with parameters known in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Linear Parameter Varying Systems, LPVS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption in multirotor UAV under actuator fault effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems, SysTol'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning strategy for multirotor UAV based on flight endurance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, GA, United States. pp.778-786, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning based on state-of-health of the power source for a class of multirotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th UKACC International Conference on Control, Control 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis & health management for the prediction of UAV flight endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC estimation using an extended Kalman filter for UAV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'état de charge d'une batterie LI-PO à partir d'un filtre de Kalman étendu pour un hexarotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive control allocation for unmanned multirotor helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator-based FTC for LPV systems with saturating actuators and FDI delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of unstable LPV systems subject to actuator saturations using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state and fault estimation observer for discrete-time D-LPV systems with unmeasurable gain scheduling functions. Application to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlem Flores Montiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault detection and isolation of an anerarobic bioreactor modeled as a descriptor-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Castañon-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems, LPVS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault diagnosis and tracking controller for a UAV modelled as LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearization approach for standard and fault tolerant control: application to a quadrotor UAV testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTW Berlin, University of Applied Sciences, Berlin, Germany, Nov 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis based on robust observer for descriptor-LPV systems with unmeasurable scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor FDI observer for polytopic descriptor LPV systems with unmeasurable scheduling varying parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator stuck fault compensation design for linear system under actuator constraints: a solution for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juntong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Unmanned Systems, ICIUS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer design for discrete descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2014.6967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault estimation observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un filtre de détection et isolation de défauts capteur pour les systèmes polytopiques LPV : application à un enrouleur de bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of a Scilab/Matlab toolbox dedicated to LTI/LPV descriptor systems for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis, ACD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design with respect to actuator health degradation: An LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault recovery study based on post-fault time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des systèmes dynamiques : Pronostic pour la commande tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bada N'Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of descriptor LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer for LPV singular systems applied to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.636-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the safety & reliability of manufacturing systems against faults/failures: examples from the metal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sheffield, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beyrout, Lebanon. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an actuator fault accommodation based on LQ control energy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and accommodation design for nonlinear systems described by interpolated LTI models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Active Fault-Tolerant Speed Control System for a Hot Rolling Mill using a Bank of Filter-Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sheffield, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for Admissible Model Matching in Fault-Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sensor fault diagnosis method for nonlinear systems described by linear polynomial matrices formulation: application to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Julien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Tolerant Control System with Re-configuring Reference Input Design based on MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification des travaux pratiques d'automatique autour du système des 3 cuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault tolerant control design for an experimental hot rolling mill – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Québec, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant control design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing, MMM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec city, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection, isolation and recovery design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rullan Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Research and Education in Mechatronics, REM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tallinn, Estonia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensors design to active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H_{infinity} Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of networked fault tolerant control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of a Class of Stochastic Bilinear Hybrid systems: Convex Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1027-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Static Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems in Noisy Environment: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator/sensor fault diagnosis for an experimental hot rolling mill - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CRACOW, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output-Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infinity} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de lois de commande non linéaires sur des paliers magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’96)}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nancy, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakob Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Dordrecht Heidelberg London New York, pp.233, 2009, Series: Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-653-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-line estimation of unmeasured inputs for anaerobic process based on a multiple model scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for Hinf control of a class of stochastic hybrid systems with state-dependant noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Antonio Loria, Elena Panteley, Salah Laghrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for H_inf control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Salah Laghrouche, Antonio Loria, Elena Panteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.3-21, 2007, 978-190520965-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612217.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance active aux fautes des systèmes à base de modèles et Application à un enrouleur de bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01088974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Ponsart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholding in Set‐Membership Approaches to Fault Isolation Using the Minkowski Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant observer-based leader-following consensus control for LPV multi-agent systems using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (8), pp.1816-1833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2024.2434895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Consensus of Multi-Agent Systems Over Graphs Described by Parameter-Varying Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.3482-3487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3547864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear sector approaches for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 476, pp.108791. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2023.108791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common quadratic Lyapunov functions for sets of second-order linear systems: A simple graphical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3418672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe roughness calibration approach for water distribution network models using a nonlinear state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Torres-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Jiménez-Cabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ruben Jiménez-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.102713. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator and sensor fault tolerant consensus for homogeneous linear multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (3), pp.1324-1334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2023.3340341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled observer-based consensus for linear parameter varying multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109979. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered leader-following formation control for multi-agent systems under communication faults: Application to a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciarletta Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/JSEE.2021.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis observer for descriptor Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 331, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a UAV experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.1320-1327. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLA.2018.8408423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning generation algorithm for a class of UAV multirotor based on state of health of lithium polymer battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel García Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0870-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of Takagi–Sugeno descriptor system with unmeasurable premise variable. Application to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3419-3430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV model-based tracking control and robust sensor fault diagnosis for a quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-015-0295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator multiplicative fault estimation in discrete-time LPV systems using switched observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (13), pp.3176-3191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault estimation for descriptor–LPV systems with unmeasurable gain scheduling functions: application to an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2015-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H−/H∞ fault detection observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (11), pp.2380-2391. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2015.1044261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual actuator approach for the fault tolerant control of unstable linear systems subject to actuator saturation and fault isolation delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and isolation filter for polytopic LPV systems: a winding machine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for a class of descriptor linear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.208-223. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fault diagnosis system based on a bank of filter–observers with application to a hot rolling mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.265-285. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331209103044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensor design for active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (9), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible model matching using DR-regions: fault accommodation and robustness against FDD inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Control of a Class of Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H2/Hinf Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Output Feedback Control of a Class of Stochastic Hybrid Systems with State Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infty} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective output feedback control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Robust Hinf Control of Uncertain Active Fault Tolerant Control Systems via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170701535959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1179-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line estimation of unmeasured inputs for anaerobic wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1007-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-policy Safe Reinforcement Learning under Input Saturation and State Constraints for Nonlinear Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Reinforcement Learning for Discrete-Time Control Affine Non-linear Systems under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a broad class of actuator saturations using Takagi-Sugeno models with a reduced number of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control for LPV multi-agent systems: Application to multiple VTOL-UAVs formation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Health Based Remaining Mission Time Prediction of UAV in Closed Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Valavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems ICUAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.663-670, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10155875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based real time predictive maintenance at the edge for manufacturing systems: A practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Global Conference on Emerging Technologies, GlobConET 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based fault-tolerant leader-following control of multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership fault detection approach for a class of nonlinear networked control systems with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control robust to external disturbance and measurement sensor noise for LTI multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the trajectories of continuous-time LPV systems with parameters known in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Linear Parameter Varying Systems, LPVS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the loss of unknown input observability for sampled LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning strategy for multirotor UAV based on flight endurance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, GA, United States. pp.778-786, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption in multirotor UAV under actuator fault effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems, SysTol'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning based on state-of-health of the power source for a class of multirotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th UKACC International Conference on Control, Control 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis & health management for the prediction of UAV flight endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC estimation using an extended Kalman filter for UAV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'état de charge d'une batterie LI-PO à partir d'un filtre de Kalman étendu pour un hexarotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive control allocation for unmanned multirotor helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator-based FTC for LPV systems with saturating actuators and FDI delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state and fault estimation observer for discrete-time D-LPV systems with unmeasurable gain scheduling functions. Application to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlem Flores Montiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of unstable LPV systems subject to actuator saturations using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault detection and isolation of an anerarobic bioreactor modeled as a descriptor-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Castañon-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems, LPVS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault diagnosis and tracking controller for a UAV modelled as LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearization approach for standard and fault tolerant control: application to a quadrotor UAV testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTW Berlin, University of Applied Sciences, Berlin, Germany, Nov 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis based on robust observer for descriptor-LPV systems with unmeasurable scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor FDI observer for polytopic descriptor LPV systems with unmeasurable scheduling varying parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator stuck fault compensation design for linear system under actuator constraints: a solution for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juntong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Unmanned Systems, ICIUS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer design for discrete descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2014.6967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault estimation observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un filtre de détection et isolation de défauts capteur pour les systèmes polytopiques LPV : application à un enrouleur de bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of a Scilab/Matlab toolbox dedicated to LTI/LPV descriptor systems for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis, ACD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design with respect to actuator health degradation: An LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault recovery study based on post-fault time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des systèmes dynamiques : Pronostic pour la commande tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bada N'Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of descriptor LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer for LPV singular systems applied to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.636-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beyrout, Lebanon. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an actuator fault accommodation based on LQ control energy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the safety & reliability of manufacturing systems against faults/failures: examples from the metal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sheffield, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and accommodation design for nonlinear systems described by interpolated LTI models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Active Fault-Tolerant Speed Control System for a Hot Rolling Mill using a Bank of Filter-Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sheffield, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for Admissible Model Matching in Fault-Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sensor fault diagnosis method for nonlinear systems described by linear polynomial matrices formulation: application to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Julien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Tolerant Control System with Re-configuring Reference Input Design based on MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault tolerant control design for an experimental hot rolling mill – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Québec, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant control design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing, MMM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec city, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection, isolation and recovery design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rullan Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Research and Education in Mechatronics, REM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tallinn, Estonia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensors design to active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H_{infinity} Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of networked fault tolerant control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification des travaux pratiques d'automatique autour du système des 3 cuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Static Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems in Noisy Environment: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator/sensor fault diagnosis for an experimental hot rolling mill - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CRACOW, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output-Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infinity} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of a Class of Stochastic Bilinear Hybrid systems: Convex Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1027-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de lois de commande non linéaires sur des paliers magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’96)}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nancy, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakob Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Dordrecht Heidelberg London New York, pp.233, 2009, Series: Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-653-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-line estimation of unmeasured inputs for anaerobic process based on a multiple model scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for Hinf control of a class of stochastic hybrid systems with state-dependant noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Antonio Loria, Elena Panteley, Salah Laghrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for H_inf control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Salah Laghrouche, Antonio Loria, Elena Panteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.3-21, 2007, 978-190520965-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612217.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance active aux fautes des systèmes à base de modèles et Application à un enrouleur de bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01088974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Avelino Vazquez Trejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2434895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3547864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres-Ortiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Cabas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruben Jim&#233;nez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3340341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciarletta Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/JSEE.2021.000086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a Beltr&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0870-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht-Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz-Torres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2018.8408423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.06.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0295-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1044261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F57AA8C20F38F7E70FF94644E77EB3ECA7B9350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahfouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331209103044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7G0VZ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224;n Tornil-Sin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14CWV4ZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1349611C9A5B7BD49AC5A820794B25F05F36D4D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701535959" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/31561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Kanso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Valavanis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10155875" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodriguez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia Beltran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288281v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798292" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.498" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145746v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlem Flores Montiel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.659" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casta&#241;on-Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Ghandour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Qi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2014.6967648" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bada N'Doye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471862v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227904" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408522v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullan Lara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121661v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121686v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03548876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-653-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Avelino Vazquez Trejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2434895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3547864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres-Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Cabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruben Jim&#233;nez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3340341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciarletta Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/JSEE.2021.000086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht-Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2018.8408423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a Beltr&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0870-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0295-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1044261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F57AA8C20F38F7E70FF94644E77EB3ECA7B9350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahfouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331209103044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7G0VZ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224;n Tornil-Sin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14CWV4ZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1349611C9A5B7BD49AC5A820794B25F05F36D4D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/31561" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701535959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Kanso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Valavanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10155875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.208" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798292" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia Beltran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlem Flores Montiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.498" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casta&#241;on-Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Ghandour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Qi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2014.6967648" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bada N'Doye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullan Lara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03548876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-653-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>