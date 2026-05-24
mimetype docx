--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Ponsart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholding in Set‐Membership Approaches to Fault Isolation Using the Minkowski Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant observer-based leader-following consensus control for LPV multi-agent systems using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (8), pp.1816-1833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2024.2434895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Consensus of Multi-Agent Systems Over Graphs Described by Parameter-Varying Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.3482-3487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3547864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear sector approaches for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 476, pp.108791. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2023.108791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common quadratic Lyapunov functions for sets of second-order linear systems: A simple graphical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3418672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe roughness calibration approach for water distribution network models using a nonlinear state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Torres-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Jiménez-Cabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ruben Jiménez-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.102713. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator and sensor fault tolerant consensus for homogeneous linear multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (3), pp.1324-1334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2023.3340341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled observer-based consensus for linear parameter varying multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109979. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered leader-following formation control for multi-agent systems under communication faults: Application to a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciarletta Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/JSEE.2021.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis observer for descriptor Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 331, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a UAV experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.1320-1327. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLA.2018.8408423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning generation algorithm for a class of UAV multirotor based on state of health of lithium polymer battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel García Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0870-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of Takagi–Sugeno descriptor system with unmeasurable premise variable. Application to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3419-3430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV model-based tracking control and robust sensor fault diagnosis for a quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-015-0295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator multiplicative fault estimation in discrete-time LPV systems using switched observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (13), pp.3176-3191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault estimation for descriptor–LPV systems with unmeasurable gain scheduling functions: application to an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2015-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H−/H∞ fault detection observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (11), pp.2380-2391. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2015.1044261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual actuator approach for the fault tolerant control of unstable linear systems subject to actuator saturation and fault isolation delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and isolation filter for polytopic LPV systems: a winding machine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for a class of descriptor linear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.208-223. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fault diagnosis system based on a bank of filter–observers with application to a hot rolling mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.265-285. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331209103044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensor design for active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (9), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible model matching using DR-regions: fault accommodation and robustness against FDD inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Control of a Class of Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H2/Hinf Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Output Feedback Control of a Class of Stochastic Hybrid Systems with State Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infty} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective output feedback control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Robust Hinf Control of Uncertain Active Fault Tolerant Control Systems via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170701535959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1179-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line estimation of unmeasured inputs for anaerobic wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1007-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-policy Safe Reinforcement Learning under Input Saturation and State Constraints for Nonlinear Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Reinforcement Learning for Discrete-Time Control Affine Non-linear Systems under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a broad class of actuator saturations using Takagi-Sugeno models with a reduced number of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control for LPV multi-agent systems: Application to multiple VTOL-UAVs formation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Health Based Remaining Mission Time Prediction of UAV in Closed Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Valavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems ICUAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.663-670, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10155875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based real time predictive maintenance at the edge for manufacturing systems: A practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Global Conference on Emerging Technologies, GlobConET 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based fault-tolerant leader-following control of multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership fault detection approach for a class of nonlinear networked control systems with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control robust to external disturbance and measurement sensor noise for LTI multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the trajectories of continuous-time LPV systems with parameters known in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Linear Parameter Varying Systems, LPVS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the loss of unknown input observability for sampled LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning strategy for multirotor UAV based on flight endurance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, GA, United States. pp.778-786, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption in multirotor UAV under actuator fault effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems, SysTol'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning based on state-of-health of the power source for a class of multirotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th UKACC International Conference on Control, Control 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis & health management for the prediction of UAV flight endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC estimation using an extended Kalman filter for UAV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'état de charge d'une batterie LI-PO à partir d'un filtre de Kalman étendu pour un hexarotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive control allocation for unmanned multirotor helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator-based FTC for LPV systems with saturating actuators and FDI delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state and fault estimation observer for discrete-time D-LPV systems with unmeasurable gain scheduling functions. Application to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlem Flores Montiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of unstable LPV systems subject to actuator saturations using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault detection and isolation of an anerarobic bioreactor modeled as a descriptor-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Castañon-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems, LPVS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault diagnosis and tracking controller for a UAV modelled as LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearization approach for standard and fault tolerant control: application to a quadrotor UAV testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTW Berlin, University of Applied Sciences, Berlin, Germany, Nov 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis based on robust observer for descriptor-LPV systems with unmeasurable scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor FDI observer for polytopic descriptor LPV systems with unmeasurable scheduling varying parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator stuck fault compensation design for linear system under actuator constraints: a solution for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juntong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Unmanned Systems, ICIUS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer design for discrete descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2014.6967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault estimation observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un filtre de détection et isolation de défauts capteur pour les systèmes polytopiques LPV : application à un enrouleur de bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of a Scilab/Matlab toolbox dedicated to LTI/LPV descriptor systems for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis, ACD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design with respect to actuator health degradation: An LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault recovery study based on post-fault time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des systèmes dynamiques : Pronostic pour la commande tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bada N'Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of descriptor LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer for LPV singular systems applied to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.636-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beyrout, Lebanon. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an actuator fault accommodation based on LQ control energy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the safety & reliability of manufacturing systems against faults/failures: examples from the metal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sheffield, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and accommodation design for nonlinear systems described by interpolated LTI models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Active Fault-Tolerant Speed Control System for a Hot Rolling Mill using a Bank of Filter-Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sheffield, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for Admissible Model Matching in Fault-Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sensor fault diagnosis method for nonlinear systems described by linear polynomial matrices formulation: application to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Julien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Tolerant Control System with Re-configuring Reference Input Design based on MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault tolerant control design for an experimental hot rolling mill – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Québec, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant control design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing, MMM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec city, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection, isolation and recovery design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rullan Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Research and Education in Mechatronics, REM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tallinn, Estonia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensors design to active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H_{infinity} Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of networked fault tolerant control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification des travaux pratiques d'automatique autour du système des 3 cuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Static Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems in Noisy Environment: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator/sensor fault diagnosis for an experimental hot rolling mill - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CRACOW, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output-Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infinity} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of a Class of Stochastic Bilinear Hybrid systems: Convex Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1027-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de lois de commande non linéaires sur des paliers magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’96)}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nancy, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakob Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Dordrecht Heidelberg London New York, pp.233, 2009, Series: Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-653-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-line estimation of unmeasured inputs for anaerobic process based on a multiple model scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for Hinf control of a class of stochastic hybrid systems with state-dependant noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Antonio Loria, Elena Panteley, Salah Laghrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for H_inf control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Salah Laghrouche, Antonio Loria, Elena Panteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.3-21, 2007, 978-190520965-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612217.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance active aux fautes des systèmes à base de modèles et Application à un enrouleur de bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01088974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Ponsart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholding in Set‐Membership Approaches to Fault Isolation Using the Minkowski Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), pp.411-427. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant observer-based leader-following consensus control for LPV multi-agent systems using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (8), pp.1816-1833. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2024.2434895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Scheduled Consensus of Multi-Agent Systems Over Graphs Described by Parameter-Varying Laplacians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.3482-3487. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3547864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized nonlinear sector approaches for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 476, pp.108791. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2023.108791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common quadratic Lyapunov functions for sets of second-order linear systems: A simple graphical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1889-1894. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3418672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipe roughness calibration approach for water distribution network models using a nonlinear state observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Torres-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Jiménez-Cabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ruben Jiménez-Magaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.102713. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator and sensor fault tolerant consensus for homogeneous linear multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (3), pp.1324-1334. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2023.3340341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled observer-based consensus for linear parameter varying multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.109979. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-triggered leader-following formation control for multi-agent systems under communication faults: Application to a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciarletta Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Engineering and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (5), pp.1014-1022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/JSEE.2021.000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis observer for descriptor Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 331, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2018.11.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a UAV experimental platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.1320-1327. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLA.2018.8408423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning generation algorithm for a class of UAV multirotor based on state of health of lithium polymer battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel García Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0870-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of Takagi–Sugeno descriptor system with unmeasurable premise variable. Application to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3419-3430. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV model-based tracking control and robust sensor fault diagnosis for a quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-015-0295-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator multiplicative fault estimation in discrete-time LPV systems using switched observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (13), pp.3176-3191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault estimation for descriptor–LPV systems with unmeasurable gain scheduling functions: application to an anaerobic bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge-Luis Camas-Anzueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2015-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H−/H∞ fault detection observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (11), pp.2380-2391. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2015.1044261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual actuator approach for the fault tolerant control of unstable linear systems subject to actuator saturation and fault isolation delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (1), pp.68-80. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and isolation filter for polytopic LPV systems: a winding machine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.805-816. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for a class of descriptor linear parameter varying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (3), pp.208-223. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensor design for active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (9), pp.1037-1044. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fault diagnosis system based on a bank of filter–observers with application to a hot rolling mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Gama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.265-285. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331209103044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissible model matching using DR-regions: fault accommodation and robustness against FDD inaccuracies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.927-943. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Control of a Class of Stochastic Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (5), pp.1325-1332. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H2/Hinf Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Output Feedback Control of a Class of Stochastic Hybrid Systems with State Dependent Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infty} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (6), pp.927-935. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09596518JSCE352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective output feedback control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 31561. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/31561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Robust Hinf Control of Uncertain Active Fault Tolerant Control Systems via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (2), pp.252-263. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170701535959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process via Convex Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Inovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1179-1196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line estimation of unmeasured inputs for anaerobic wastewater treatment processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Join</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.1007-1019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-policy Safe Reinforcement Learning under Input Saturation and State Constraints for Nonlinear Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Reinforcement Learning for Discrete-Time Control Affine Non-linear Systems under Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on fault tolerant control in Reinforcement Learning for ANR project SOS - ANR-23-IAS2-0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Marthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bézier controllers and observers for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified modelling of dead-zone, dead-band, hysteresis, and other faulty local behaviors of actuators and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a broad class of actuator saturations using Takagi-Sugeno models with a reduced number of local models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control for LPV multi-agent systems: Application to multiple VTOL-UAVs formation control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Health Based Remaining Mission Time Prediction of UAV in Closed Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Kanso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimon Valavanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems ICUAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.663-670, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10155875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based real time predictive maintenance at the edge for manufacturing systems: A practical example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Yakob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IAS Global Conference on Emerging Technologies, GlobConET 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobConET56651.2023.10150033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-membership fault detection approach for a class of nonlinear networked control systems with communication delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based fault-tolerant leader-following control of multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed observer-based leader-following consensus control robust to external disturbance and measurement sensor noise for LTI multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Avelino Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Valencia-Palomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding the trajectories of continuous-time LPV systems with parameters known in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Linear Parameter Varying Systems, LPVS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating the loss of unknown input observability for sampled LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Bainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-27540-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission planning strategy for multirotor UAV based on flight endurance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, GA, United States. pp.778-786, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption in multirotor UAV under actuator fault effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems, SysTol'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path planning based on state-of-health of the power source for a class of multirotor UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th UKACC International Conference on Control, Control 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis & health management for the prediction of UAV flight endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoC estimation using an extended Kalman filter for UAV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'état de charge d'une batterie LI-PO à partir d'un filtre de Kalman étendu pour un hexarotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Schacht Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Ortiz Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Daniel Garcia Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant adaptive control allocation for unmanned multirotor helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual actuator-based FTC for LPV systems with saturating actuators and FDI delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust state and fault estimation observer for discrete-time D-LPV systems with unmeasurable gain scheduling functions. Application to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlem Flores Montiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1012-1017, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of unstable LPV systems subject to actuator saturations using virtual actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Rotondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Nejjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenc Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.18-23, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault detection and isolation of an anerarobic bioreactor modeled as a descriptor-LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Castañon-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems, LPVS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor fault diagnosis and tracking controller for a UAV modelled as LPV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.1311-1316, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback linearization approach for standard and fault tolerant control: application to a quadrotor UAV testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HTW Berlin, University of Applied Sciences, Berlin, Germany, Nov 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis based on robust observer for descriptor-LPV systems with unmeasurable scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sensor FDI observer for polytopic descriptor LPV systems with unmeasurable scheduling varying parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator stuck fault compensation design for linear system under actuator constraints: a solution for autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juntong Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Unmanned Systems, ICIUS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer design for discrete descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay Lopez-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2014.6967648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault estimation observer design for descriptor-LPV systems with unmeasurable gain scheduling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un filtre de détection et isolation de défauts capteur pour les systèmes polytopiques LPV : application à un enrouleur de bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Sahnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale Francophone d'Automatique, CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments of a Scilab/Matlab toolbox dedicated to LTI/LPV descriptor systems for fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Ronay López-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis, ACD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design with respect to actuator health degradation: An LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault recovery study based on post-fault time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des systèmes dynamiques : Pronostic pour la commande tolérante aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bada N'Doye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer synthesis for a class of descriptor LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer for LPV singular systems applied to a binary distillation column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.636-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Manuel Astorga-Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beyrout, Lebanon. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACTEA.2009.5227904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Manuel Astorga Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked control system with intermittent observations: FDI/FTC design based on interacting multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.528-533, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an actuator fault accommodation based on LQ control energy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control system against actuator failures based on re-configuring reference input design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Computational Tools for Engineering Applications, ACTEA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Zouk Mosbeh, Lebanon. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the safety & reliability of manufacturing systems against faults/failures: examples from the metal industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sheffield, United Kingdom. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and accommodation design for nonlinear systems described by interpolated LTI models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.267-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Active Fault-Tolerant Speed Control System for a Hot Rolling Mill using a Bank of Filter-Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMMPETUS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Sheffield, United Kingdom. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for Admissible Model Matching in Fault-Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiàn Tornil-Sin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sensor fault diagnosis method for nonlinear systems described by linear polynomial matrices formulation: application to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Julien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Tolerant Control System with Re-configuring Reference Input Design based on MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active fault tolerant control design for an experimental hot rolling mill – a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Québec, Canada. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant control design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Automation in Mining, Mineral and Metal Processing, MMM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec city, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Saadate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection, isolation and recovery design applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rullan Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Research and Education in Mechatronics, REM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tallinn, Estonia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Feedback H_{infinity} Control of a Class of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual sensors design to active fault tolerant control system applied to a winding machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.158-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of networked fault tolerant control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification des travaux pratiques d'automatique autour du système des 3 cuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes, CETSIS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator/sensor fault diagnosis for an experimental hot rolling mill - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahfouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, CRACOW, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Static Output Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems in Noisy Environment: LMI Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1495-1500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output-Feedback H_{infinity} Control of a Class of Stochastic Hybrid Systems with Wiener Process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2006, pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output Feedback Stochastic H_{infinity} Stabilization of Networked Fault Tolerant Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Networked Control System and Fault Tolerant Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rende, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of a Class of Stochastic Bilinear Hybrid systems: Convex Analysis and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aug 2006, pp.1027-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de lois de commande non linéaires sur des paliers magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’96)}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nancy, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ringler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yakob Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Systems: Design and Practical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Chamseddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Dordrecht Heidelberg London New York, pp.233, 2009, Series: Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-653-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-line estimation of unmeasured inputs for anaerobic process based on a multiple model scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for Hinf control of a class of stochastic hybrid systems with state-dependant noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Antonio Loria, Elena Panteley, Salah Laghrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipsoidal output-feedback sets for H_inf control of a class of stochastic hybrid systems with state-dependent noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lamnabhi-Lagarrigue, Salah Laghrouche, Antonio Loria, Elena Panteley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taming Heterogeneity and Complexity of Embedded Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.3-21, 2007, 978-190520965-1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470612217.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérance active aux fautes des systèmes à base de modèles et Application à un enrouleur de bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01088974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Avelino Vazquez Trejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2434895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3547864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres-Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Cabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruben Jim&#233;nez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3340341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciarletta Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/JSEE.2021.000086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht-Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2018.8408423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a Beltr&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0870-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0295-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1044261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F57AA8C20F38F7E70FF94644E77EB3ECA7B9350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahfouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331209103044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7G0VZ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224;n Tornil-Sin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14CWV4ZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1349611C9A5B7BD49AC5A820794B25F05F36D4D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/31561" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701535959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Kanso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Valavanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10155875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.208" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892229v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798292" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia Beltran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlem Flores Montiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.498" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casta&#241;on-Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Ghandour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Qi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2014.6967648" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bada N'Doye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullan Lara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03548876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-653-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bainier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Avelino Vazquez Trejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam Medina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Valencia-Palomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2434895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Rotondo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3547864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2023.108791" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3418672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Torres-Ortiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Cabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ruben Jim&#233;nez-Maga&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102713" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2023.3340341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciarletta Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/JSEE.2021.000086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.11.055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht-Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2018.8408423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garc&#237;a Beltr&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Astorga Zaragoza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0870-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay L&#243;pez-Estrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-015-0295-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ronay L&#243;pez Estrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge-Luis Camas-Anzueto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1044261" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2015.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Sahnoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2013.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F57AA8C20F38F7E70FF94644E77EB3ECA7B9350/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7G0VZ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahfouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331209103044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#224;n Tornil-Sin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1167" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14CWV4ZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.09.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1349611C9A5B7BD49AC5A820794B25F05F36D4D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/31561" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE352" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170701535959" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theilliol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ponsart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Join" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Marthi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Kanso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644172" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Valavanis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10155875" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobConET56651.2023.10150033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.208" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824685v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.292" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27540-1_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798292" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Schacht Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia Beltran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Ortiz Torres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Astorga-Zaragoza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565651v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Ronay Lopez-Estrada" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlem Flores Montiel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.659" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145737v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.498" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Casta&#241;on-Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Ghandour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059279v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Qi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2014.6967648" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bada N'Doye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164596" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408522v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420031v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346989v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Julien Yam&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164726v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rullan Lara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163132v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163116v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121661v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121700v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lottin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03548876v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-653-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubrun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470612217.ch1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01088974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>