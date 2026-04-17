--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Contracts under Moral Hazard, Adverse Selection and Limited Liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPEX vs FLEX: The optimal investment mix to integrate decentralized electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahary Andriamaromanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109316. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contracts under moral hazard, adverse selection and limited liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05572241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahary Andriamaromanana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>