--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPEX vs FLEX: The optimal investment mix to integrate decentralized electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahary Andriamaromanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109316. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contracts under moral hazard, adverse selection and limited liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9182-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143192027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPEX vs FLEX: The optimal investment mix to integrate decentralized electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahary Andriamaromanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109316. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (2), pp.729-745. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier; Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contracts under moral hazard, adverse selection and limited liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -105,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="336102D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -186,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05572241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahary Andriamaromanana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109316" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-poudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9182-1979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143192027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05572241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahary Andriamaromanana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>