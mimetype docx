--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9182-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143192027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPEX vs FLEX: The optimal investment mix to integrate decentralized electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahary Andriamaromanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109316. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (2), pp.729-745. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier; Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contracts under moral hazard, adverse selection and limited liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.79141104294px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Poudou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HAL Page </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9182-1979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143192027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Tlza1L0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I currently works at the University of Montpellier and at Montpellier Research in Economics, (EA 7491) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My researchs are in Energy Economics, Public Economics and Industrial Organization.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPEX vs FLEX: The optimal investment mix to integrate decentralized electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahary Andriamaromanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109316. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2026.109316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernur Acikgoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Willinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (2), pp.729-745. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The energy community and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.101480. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations: It’s All About Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.581-614. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11151-024-09945-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environmental impact of Internet regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101060. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2023.101060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (May), pp.105924. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2022.105924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Price Impact of Energy Vouchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.27-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5547/01956574.42.3.mpod⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes numériques d'échange d'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le numérique et la refondation du système électrique, 15, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal grid tariffs with heterogeneous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.101140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2020.101140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosumers and the grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.100 - 126. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-018-9350-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing REDD+ contracts to resolve additionality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reseneeco.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Access Charges and Collusion under Asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Behringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.127.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-renewable and intermittent renewable energy sources: Friends and foes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.58 - 67. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity justifications for universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.63 - 95. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed bundling may hinder collusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (4), pp.638 - 658. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rie.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité de l’Internet et ses effets sur les incitations à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (HS1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming the Postal Universal Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Network Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rne-2015-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to natural gas storage facilities: Strategic and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.19 - 32. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of uniform pricing in universal service obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.141 - 152. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion Sustainability with Multimarket Contacts: Revisiting HHI Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 02 (03), pp.307 - 315. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/tel.2012.23057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (2), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.782.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Nonlinear Pricing, Bundling Commodities and Contingent Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (78), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting and the Disclosure of Ideas in the Innovation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101/102, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/41615484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-based access regulation and collusion in a differentiated duopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106 (3), pp.172 - 176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for an Innovation under Bilateral Asymmetric Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.324-348. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6451.2010.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On optimal regulation of price and R&D with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal service obligations and competition with asymmetric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The B. E. Journal of Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.Article 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et effet de remplacement du monopole : le cas des ressources non renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.731.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et stockage stratégique sur le marché gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178-179 (2), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et politique de la concurrence : quels liens entre concentration des marches et collusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 577, pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès stratégique des tiers au stockage et concurrence dans le secteur gazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/016693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal resource extraction contract with adverse selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Nguyen Hung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31, pp.78-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Competition in gas market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (19), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse économique de la structure verticale sur la chaîne gazière européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (1), pp.27-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of funding for Universal Service Obligations: the electricity case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (5), pp.801 - 823. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2004.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement des missions de service public dans un marché électrique déréglementé : le cas du développement de l’électricité verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Percebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 529, pp.433-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concession minière et asymétrie d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143/144, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D et innovations technologiques au sein d’un marché monopolistique d’une ressource non renouvelable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés - série Dynamique technologique et organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Série W, 7/8, pp.5-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et organisation industrielle gazière : analyse comparative de scénarios institutionnels prospectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezzina Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 499 pp.408-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation pour l’Analyse Economique et les Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782804165734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommy Lundgren; Moriah Bostian; Shunsuke Managi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Energy, Natural Resource, and Environmental Economics, 2nd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reference Module in Earth Systems and Environmental Sciences, Elsevier; Elsevier, https://shop.elsevier.com/books/encyclopedia-of-energy-natural-resource-and-environmental-economics/lundgren/978-0-323-91013-2, 2024, 9780323914079. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91013-2.00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital energy trading platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.271-290, 2022, 9781032190662. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003257547-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Gas Storage and Market Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baranes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Natural Gas Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009, 978-3-540-79407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North / South Contractual Design through the REDD+ Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiroleu-Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic platform competition 'In' and 'For' the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contracts under moral hazard, adverse selection and limited liability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991014v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Energy Community and the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Impact of Internet Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sand-Zantman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net Neutrality and Universal Service Obligations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Energy Platforms: Incentives for Prosuming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cortade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Poudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="336102D8"/>
+    <w:nsid w:val="D426FFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-poudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9182-1979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143192027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05572241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahary Andriamaromanana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-poudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9182-1979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143192027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Tlza1L0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05572241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahary Andriamaromanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2026.109316" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04913866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacqmin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101480" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04495154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-024-09945-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04297742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sand-Zantman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2023.101060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03601890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cortade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.105924" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02567375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Podesta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.42.3.mpod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03533178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02988150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2020.101140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-018-9350-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baranes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Behringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.127.0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.09.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2017.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01827637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2016.06.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rne-2015-0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirabel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2013.10.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2014.08.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/tel.2012.23057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.782.0025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/41615484" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.11.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0H6ZFL2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6451.2010.00421.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3CRWGW96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.731.0055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811014v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016693ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2004.04.030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16W0WSVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Percebois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6096" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezzina J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804165734-optimisation-pour-l-analyse-economique-et-les-sciences-de-gestion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04689764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91013-2.00021-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-18" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01811032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05362553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991014v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04032253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03609917v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03212480v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>