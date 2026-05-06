--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1980,51 +1980,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glass fibres used in automotive industry for SMC body panels</w:t>
+                <w:t xml:space="preserve">Relationships between the glass fibre sizing composition and the surface quality of sheet moulding compounds (SMC) body panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Feuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
@@ -2042,106 +2042,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (10), pp.1536-1544. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (1), pp.115-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247679v1</w:t>
+                <w:t xml:space="preserve">hal-03247695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the glass fibre sizing composition and the surface quality of sheet moulding compounds (SMC) body panels</w:t>
+                <w:t xml:space="preserve">Characterisation of glass fibres used in automotive industry for SMC body panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Feuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
@@ -2159,82 +2159,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 66 (1), pp.115-127. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (10), pp.1536-1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247695v1</w:t>
+                <w:t xml:space="preserve">hal-03247679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interphase in glass fiber-reinforced poly(butylene terephthalate) composites</w:t>
               </w:r>
@@ -3854,523 +3854,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t>
+                <w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Carretier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">N.A. Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437013v1</w:t>
+                <w:t xml:space="preserve">hal-03482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignin as a Major Component of an Intumescent Fire Retardant System for Biopolyester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Masarra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482552v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+                <w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t>
+              <w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970982v1</w:t>
+                <w:t xml:space="preserve">hal-02506538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposites ignifugés pour la fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Carretier</w:t>
+                <w:t xml:space="preserve">Fused filament fabrication of new fire-retarded biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
+              <w:t xml:space="preserve">1ere édition FabAddComp Journées scientifiques et techniques – Fabrication Additive des Composites AMAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506538v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the Effects of Recycling and Injection Parameters on Gloss Properties of Smooth Polypropylene Parts</w:t>
               </w:r>
@@ -6256,51 +6256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Presti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00125-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6JD9TL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darque-Ceretti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combarieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.740090208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQXPTW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Harlay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_79" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02492511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Jain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Salomon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chauvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeantet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Mbarek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eterradossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Presti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.05.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erwan Le Marec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.09.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Quantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonfils" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Le Marec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFEE39C937640B5ADE24E6328B38FCE25AFAE3FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03237558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Christmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.06.056" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03181072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2006.10.074" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247695v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crespy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bozec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gasca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1J31LH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03254712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beaudoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.10414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRF6NH3R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crespy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00125-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6JD9TL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crespy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.11675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W2XRBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03660653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855498X00063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Av&#233;rous" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233886" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darque-Ceretti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combarieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delamare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.740090208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQXPTW1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Harlay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437013v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Carretier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_79" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02492511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudha Jain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Quantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Salomon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergeret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chauvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>