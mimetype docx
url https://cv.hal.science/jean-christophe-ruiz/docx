--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -4066,243 +4066,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des matériaux : faisabilité du recyclage des polyoléfines en contact alimentaire</w:t>
+                <w:t xml:space="preserve">Fast Zirconium Oxidation Using Supercritical Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Palkopoulou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (5-6), pp.543-547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686787v1</w:t>
+                <w:t xml:space="preserve">cea-02015359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Zirconium Oxidation Using Supercritical Water</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sécurité des matériaux : faisabilité du recyclage des polyoléfines en contact alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Palkopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalamet Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137834343647146E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02015359v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on corrosion in supercritical fluids</w:t>
               </w:r>
@@ -4435,90 +4435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of supercritical CO 2 extraction of contaminants from post-consumer polypropylene: Solubilities and diffusion coefficients in swollen polymer at varying pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.95 - 109. </w:t>
@@ -4581,90 +4581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
@@ -4672,133 +4672,133 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396609v1</w:t>
+                <w:t xml:space="preserve">hal-04702113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
@@ -4806,315 +4806,315 @@
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702113v1</w:t>
+                <w:t xml:space="preserve">hal-01396609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guinot</w:t>
+                <w:t xml:space="preserve">Supercritical water gasification of beet residues: From batch to continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicité Ondze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.12.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187822v1</w:t>
+                <w:t xml:space="preserve">hal-01297667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical water gasification of beet residues: From batch to continuous reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
+                <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Said Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 123, pp.350-358. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297667v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t>
               </w:r>
@@ -6433,263 +6433,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282406v1</w:t>
+                <w:t xml:space="preserve">hal-00202963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202963v1</w:t>
+                <w:t xml:space="preserve">hal-00282406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
@@ -6905,263 +6905,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Galy</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128717v1</w:t>
+                <w:t xml:space="preserve">hal-00128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hertz</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00128776v1</w:t>
+                <w:t xml:space="preserve">hal-00128738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
@@ -7377,145 +7377,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128738v1</w:t>
+                <w:t xml:space="preserve">hal-00128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t>
               </w:r>
@@ -7651,51 +7651,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,51 +8056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>