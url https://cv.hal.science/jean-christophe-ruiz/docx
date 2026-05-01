--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -3902,51 +3902,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04760543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4066,243 +4066,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Zirconium Oxidation Using Supercritical Water</w:t>
+                <w:t xml:space="preserve">Sécurité des matériaux : faisabilité du recyclage des polyoléfines en contact alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stella Palkopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalamet Yvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137834343647146E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02015359v1</w:t>
+                <w:t xml:space="preserve">hal-04686787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des matériaux : faisabilité du recyclage des polyoléfines en contact alimentaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Zirconium Oxidation Using Supercritical Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (5-6), pp.543-547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686787v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02015359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on corrosion in supercritical fluids</w:t>
               </w:r>
@@ -4435,90 +4435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of supercritical CO 2 extraction of contaminants from post-consumer polypropylene: Solubilities and diffusion coefficients in swollen polymer at varying pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.95 - 109. </w:t>
@@ -4581,292 +4581,304 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702113v1</w:t>
+                <w:t xml:space="preserve">hal-01396609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Said Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 98, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396609v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical water gasification of beet residues: From batch to continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicité Ondze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4911,1410 +4923,1288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.350-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guinot</w:t>
+                <w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.12.022⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.30 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187822v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t>
+                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687566v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (7), pp.1691 - 1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689561v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t>
+                <w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Corre</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ceramic Transactions Series, 62, pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01696627v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05214903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Julbe</w:t>
+                <w:t xml:space="preserve">Des nanoparticules métalliques supportées pour la dépollution de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Tatibouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 331, pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05214903v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nanoparticules métalliques supportées pour la dépollution de l’air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 331, pp.20-29</w:t>
+              <w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, xxx, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404859v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid aerosol removal using ceramic filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (3), pp.221 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00056-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083064v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid aerosol removal using ceramic filters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stamped ceramic porous tubes for tangential filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Larbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 19 (3), pp.221 - 227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00056-3⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 14 (1-3), pp.53 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(98)00059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729718v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stamped ceramic porous tubes for tangential filtration</w:t>
-[...127 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dual energy X-ray absorptiometry (DEXA) and anthropometric measurements combination for visceral fat evaluation in obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.368-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6324,51 +6214,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6403,309 +6293,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202963v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282406v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6757,427 +6647,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters-4 way catalyst and DeNox application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Catoixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hertz</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00128776v1</w:t>
+                <w:t xml:space="preserve">hal-00128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fournel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128738v1</w:t>
+                <w:t xml:space="preserve">hal-00128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7229,309 +7119,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128795v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Galy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128717v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7583,51 +7473,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7637,65 +7527,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,73 +7623,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7851,65 +7741,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8056,51 +7946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM8D3SNP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>