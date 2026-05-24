--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -4386,87 +4386,99 @@
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.335-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02389317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of supercritical CO 2 extraction of contaminants from post-consumer polypropylene: Solubilities and diffusion coefficients in swollen polymer at varying pressure and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,118 +4513,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.95 - 109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical CO2 extraction of contaminants from polypropylene intended for food contact: Effects of contaminant molecular structure and processing parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,118 +4659,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.22-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2015.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of post-consumer polyolefins via supercritical CO2 extraction for the recycling in food contact applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Said Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,92 +4805,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98, pp.25-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical water gasification of beet residues: From batch to continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicité Ondze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4923,132 +4947,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.350-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2014.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,118 +5081,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.30 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,509 +5227,509 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (7), pp.1691 - 1698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Ceramic Transactions Series, 62, pp.113-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05214903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nanoparticules métalliques supportées pour la dépollution de l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 331, pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5764,447 +5788,447 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, xxx, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid aerosol removal using ceramic filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (3), pp.221 - 227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00056-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamped ceramic porous tubes for tangential filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Broussous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Larbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (1-3), pp.53 - 57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1383-5866(98)00059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual energy X-ray absorptiometry (DEXA) and anthropometric measurements combination for visceral fat evaluation in obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Durlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leutenegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (3), pp.368-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6214,51 +6238,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6293,73 +6317,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6411,73 +6435,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6529,73 +6553,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6647,191 +6671,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters-4 way catalyst and DeNox application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Catoixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6883,545 +6907,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hertz</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128776v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128742v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128738v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128795v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7473,51 +7497,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7527,279 +7551,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hertz</w:t>
+                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128716v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hertz</w:t>
+                <w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t>
+              <w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282312v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7946,51 +7970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM8D3SNP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venditti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lumia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755975v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Tesch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sommer de G&#233;licourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Bouali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04753667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault d'Halluin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egl&#233; Ferreri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leybros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Turc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronc-Reynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ondze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Ferrasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Alexandre Turc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ranc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-H. Ferrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh. Ferrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stoychev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ribaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Guichardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04760543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Caraballo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233; Ondze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04686787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Palkopoulou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalamet Yvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137834343647146E12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02015359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Feron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.07.022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35MXSQ19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633554v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ben Said" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.10.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2807SH6G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2015.12.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM8D3SNP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Said Anouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.12.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5TBGD2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.11.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thollon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prouzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coryn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00056-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FG7LF7P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Broussous" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Larbot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(98)00059-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FTG83M5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marcus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Durlach" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leutenegger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>