--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -354,278 +354,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of oxynitride glasses</w:t>
+                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Pomeroy</w:t>
+                <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Hampshire</w:t>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.14204⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.104755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796832v1</w:t>
+                <w:t xml:space="preserve">hal-04195291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based metallic glasses Hugoniot under laser shock compression and spall strength evolution with the strain rate &amp;gt;10$^7$ s$^{-1}$)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of oxynitride glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+                <w:t xml:space="preserve">Michael J. Pomeroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hampshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Vinci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181, pp.104755. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.1037-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijac.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195291v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of a chalcogenide glass film under optical modulated excitation</w:t>
               </w:r>
@@ -2279,563 +2279,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Fur</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Orain</w:t>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.47-56. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (15), pp.151906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4933331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153240v1</w:t>
+                <w:t xml:space="preserve">hal-01219188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a transparent glass particulate composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A relationship between non-exponential stress relaxation and delayed elasticity in the viscoelastic process in amorphous solids: Illustration on a chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">Mickaël Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Hervé Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Applied Physics Letters, 107 (15), pp.151906. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4933331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219188v1</w:t>
+                <w:t xml:space="preserve">hal-01153240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972595v1</w:t>
+                <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Gicquel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+              <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925870v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water effect on interfacial adhesion of an optical fiber embedded in a composite material</w:t>
               </w:r>
@@ -3049,429 +3049,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AASRI Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aasri.2014.05.025⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042792v1</w:t>
+                <w:t xml:space="preserve">hal-00935425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service life of glass workpieces: influence of the grinding parameters on the surface roughness and the fracture strength</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AASRI Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2nd AASRI Conference on Power and Energy Systems (PES) Dec 2013 South Korea, 7, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aasri.2014.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.059187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135861v1</w:t>
+                <w:t xml:space="preserve">hal-02042792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Service life of glass workpieces: influence of the grinding parameters on the surface roughness and the fracture strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Amon</w:t>
+                <w:t xml:space="preserve">Antoine Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on High Speed Machining, 15 (1/2), pp.54-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.059187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935425v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward glasses with better indentation cracking resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3843,441 +3843,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfectly Transparent Sr3Al2O6 Polycrystalline Ceramic Elaborated from Glass Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellyn A. King</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Salaheddine Alahraché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kholoud Al Saghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818482⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (20), pp.4017--4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm401953d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915980v1</w:t>
+                <w:t xml:space="preserve">hal-01148084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly Transparent Sr3Al2O6 Polycrystalline Ceramic Elaborated from Glass Crystallization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Veron</w:t>
+                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm401953d⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148084v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+                <w:t xml:space="preserve">Photoinduced aging and viscosity evolution in Se-rich Ge-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.074901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830320v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Physical Aging Conditions on the Mechanical Properties of Te2As3Se5 (TAS) Glass Fibers</w:t>
               </w:r>
@@ -4374,377 +4374,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">A discrete elements simulation and analysis of a high energy stirred milling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Tchikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00081.x⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676381v1</w:t>
+                <w:t xml:space="preserve">hal-01122742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete elements simulation and analysis of a high energy stirred milling process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madina Tchikou</w:t>
+                <w:t xml:space="preserve">Effect of Water Corrosion on Cracks and Vickers Imprints in Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (6), pp.415-421. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175 (2), pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2012024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-012-9712-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122742v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water Corrosion on Cracks and Vickers Imprints in Glass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Fluidity and Viscoelasticity in Chalcogenide Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00081.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-012-9712-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00829988v1</w:t>
+                <w:t xml:space="preserve">hal-00676381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragile-strong behavior in the AsxSe1-x glass forming system in relation to structural dimensionality</w:t>
               </w:r>
@@ -4858,424 +4858,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+                <w:t xml:space="preserve">hal-00719532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brient</w:t>
+                <w:t xml:space="preserve">M. Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (4), pp.044501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00719532v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the mark-tracking method for optical fiber characterization</w:t>
               </w:r>
@@ -5537,90 +5537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,273 +6592,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00513927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">K. Kese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676628v1</w:t>
+                <w:t xml:space="preserve">hal-01148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Kese</w:t>
+                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148171v1</w:t>
+                <w:t xml:space="preserve">hal-00676628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation and scratching mechanisms of a ZrCuAlNi bulk metallic glass</w:t>
               </w:r>
@@ -7025,64 +7025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116 (1356), pp.890-895. </w:t>
@@ -7334,268 +7334,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148306v1</w:t>
+                <w:t xml:space="preserve">hal-00370612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (5), pp.360--364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00370612v1</w:t>
+                <w:t xml:space="preserve">hal-01148306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation-induced changes in the local environment of Si and Al in LnSiAlON glasses as probed by Al-27 and Si-29 NMR</w:t>
               </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7865,90 +7865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 290, pp.31--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8487,527 +8487,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of the behaviour and the influence of oxidation during creep of SiCf-SiBC composites in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kasiarova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.529--535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200400017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148148v1</w:t>
+                <w:t xml:space="preserve">hal-01148120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the behaviour and the influence of oxidation during creep of SiCf-SiBC composites in air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vicens</w:t>
+                <w:t xml:space="preserve">Preparation and preliminary mechanical characterization of sintered Bi2Sr2CaCu2O8 and SnO2 based composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.187--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.30.187-192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200400017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148120v1</w:t>
+                <w:t xml:space="preserve">hal-01148189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomite based ceramics macro- and microscopic characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouammou</w:t>
+                <w:t xml:space="preserve">M. Kasiarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290, pp.300--303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148083v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and preliminary mechanical characterization of sintered Bi2Sr2CaCu2O8 and SnO2 based composites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Diatomite based ceramics macro- and microscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aderdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.IBN ZOHR Univ. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005123066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/acsm.30.187-192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of SiC Hi-Nicalon or NLM 202 fibers in SiCf-SiBC composites</w:t>
               </w:r>
@@ -9109,51 +9109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-property correlations in Y-Ca-Mg-sialon glasses: Physical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,64 +9397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasiarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9647,51 +9647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation topometry in glasses by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9723,290 +9723,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of a TAS fiber: a preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and mechanical properties of a new borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pouvreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Bureau</w:t>
+                <w:t xml:space="preserve">A. Truyol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01945-2⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (2), pp.55--62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0151-9107(03)00033-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148190v1</w:t>
+                <w:t xml:space="preserve">hal-01148115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of a new borosilicate glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Truyol</w:t>
+                <w:t xml:space="preserve">Mechanical properties of a TAS fiber: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drissi-Habti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 316 (1), pp.PII S0022-3093(02)01945-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01945-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0151-9107(03)00033-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage of soda-lime-silica glasses: indentation scratch behavior</w:t>
               </w:r>
@@ -10031,51 +10031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duisit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10281,64 +10281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chalcogenide glass fiber device for in situ pollutant detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10402,51 +10402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darzens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10671,362 +10671,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
+                <w:t xml:space="preserve">The creep mechanism of ceramic matrix composites at low temperature and stress, by a material science approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langlois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">G. Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 23 (2), pp.503--510. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (14-15), Soc Espanola Ceram \&amp; Vidrio; European Ceram Soc; Amer Ceram Soc; CeramEOLEOLSoc Japan; European Commiss Res DG; United Engn Fdn; USA Res Off; NatlEOLEOLSci Fdn; Off Ind Technol; US DOE, Oak Ridge Natl Lab; European OffEOLEOLAerosp Res \&amp; Dev; USAF Off Sci Res; Minist Ciencia \&amp; Technol; JuntaEOLEOLAndalucia; Univ Sevilla. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00103-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148181v1</w:t>
+                <w:t xml:space="preserve">hal-01148088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creep mechanism of ceramic matrix composites at low temperature and stress, by a material science approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Chermant</w:t>
+                <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boitier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Vicens</w:t>
+                <w:t xml:space="preserve">P. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (14-15), Soc Espanola Ceram \&amp; Vidrio; European Ceram Soc; Amer Ceram Soc; CeramEOLEOLSoc Japan; European Commiss Res DG; United Engn Fdn; USA Res Off; NatlEOLEOLSci Fdn; Off Ind Technol; US DOE, Oak Ridge Natl Lab; European OffEOLEOLAerosp Res \&amp; Dev; USAF Off Sci Res; Minist Ciencia \&amp; Technol; JuntaEOLEOLAndalucia; Univ Sevilla. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (2), pp.503--510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00103-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148088v1</w:t>
+                <w:t xml:space="preserve">hal-01148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,51 +11236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage resistance of gel-derived oxycarbide glasses: Hardness, toughness, and scratchability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,51 +11357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brittle to ductile transition in a soda-lime-silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11893,51 +11893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation and scratching of glass: Load, composition and temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bradt, R.C., Munz, D., Sakai, M., White, K.W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture Mechanics of Ceramics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Springer, pp.121--133, 2005, Active Materials, Nanoscale Materials, Composites, Glass, and Fundamentals, 978-0-387-28920-5. </w:t>
@@ -12153,77 +12153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser shock experiments on metallic glasses: From the Newton's pendulum to spallation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12255,260 +12255,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benuzzi-Mounaix A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
+              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925620v1</w:t>
+                <w:t xml:space="preserve">hal-03773438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773438v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural strength improvement for structural glass A numerical study</w:t>
               </w:r>
@@ -13641,377 +13641,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+                <w:t xml:space="preserve">hal-01614769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Specht</w:t>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614769v1</w:t>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD Glass and Optical Material Division Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14030,277 +14030,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a novel transparent glass particulate composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">JMC15 - 15e journée de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429204v1</w:t>
+                <w:t xml:space="preserve">hal-01560262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence and modeling of mechanoluminescence in a novel transparent glass particulate composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC15 - 15e journée de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560262v1</w:t>
+                <w:t xml:space="preserve">hal-02429204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of gravelling impact phenomenon on helicopter glass windshields</w:t>
               </w:r>
@@ -14496,277 +14496,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
@@ -14871,273 +14871,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Topography Analysis of Waterjet Pocketing of Silica Glass Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+                <w:t xml:space="preserve">G Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+                <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Metrology and Properties of Engineering Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136081v1</w:t>
+                <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Topography Analysis of Waterjet Pocketing of Silica Glass Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Corvec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lucas</w:t>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th International Conference on Metrology and Properties of Engineering Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131587v1</w:t>
+                <w:t xml:space="preserve">hal-01136081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Immersion Duration in Water on Strength of Instrumented Composite Materials</w:t>
               </w:r>
@@ -15244,51 +15244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15343,51 +15343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15592,260 +15592,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature micro indentation : a probe for viscosity measurement at the micro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Mechanical Properties 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
+              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935301v1</w:t>
+                <w:t xml:space="preserve">hal-01016826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature micro indentation : a probe for viscosity measurement at the micro scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation mechanisms in silicate glasses by nanomechanical testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t>
+              <w:t xml:space="preserve">Local Mechanical Properties 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Kutna Hora, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016826v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced fluidity and photoinduced aging in Ge-Se glasses</w:t>
               </w:r>
@@ -15870,51 +15870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15956,64 +15956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the grinding parameters on the service life of glass workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16064,51 +16064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyse d un broyeur à billes par éléments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Tchikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16159,77 +16159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16271,90 +16271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding of glass : optimization of process parameters to improve surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16392,77 +16392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16543,51 +16543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16793,51 +16793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17013,90 +17013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation fluage de verres inorganiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Indentation 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17160,51 +17160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-0492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17229,51 +17229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and delayed elasticity in infrared glass fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17281,51 +17281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Spring Meeting of the Glass &amp; Optical Material Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Greenville, United States</w:t>
@@ -17380,51 +17380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17989,90 +17989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benuzzi-Mounaix A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18484,51 +18484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B02AD9"/>
+    <w:nsid w:val="CC172923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18715,51 +18715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>