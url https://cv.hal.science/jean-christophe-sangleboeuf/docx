--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1003,295 +1003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
+                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Renou</w:t>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Soulard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technische Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942989v1</w:t>
+                <w:t xml:space="preserve">hal-01806937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Richard Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
+                <w:t xml:space="preserve">Laurent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Specht</w:t>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t>
+              <w:t xml:space="preserve">Technische Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806937v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
               </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASRI Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2nd AASRI Conference on Power and Energy Systems (PES) Dec 2013 South Korea, 7, pp.32-37. </w:t>
@@ -4858,424 +4858,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang Yang</w:t>
+                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.044501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719532v1</w:t>
+                <w:t xml:space="preserve">hal-00830217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brissot</w:t>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830217v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the mark-tracking method for optical fiber characterization</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6462,403 +6462,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Eswar Korimilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">K. Kese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513927v1</w:t>
+                <w:t xml:space="preserve">hal-01148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kese</w:t>
+                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148171v1</w:t>
+                <w:t xml:space="preserve">hal-00676628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
+                <w:t xml:space="preserve">Prasad Eswar Korimilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676628v1</w:t>
+                <w:t xml:space="preserve">hal-00513927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation and scratching mechanisms of a ZrCuAlNi bulk metallic glass</w:t>
               </w:r>
@@ -7334,797 +7334,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+                <w:t xml:space="preserve">Irradiation-induced changes in the local environment of Si and Al in LnSiAlON glasses as probed by Al-27 and Si-29 NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (4), pp.390--397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370612v1</w:t>
+                <w:t xml:space="preserve">hal-01148109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tartivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148306v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation-induced changes in the local environment of Si and Al in LnSiAlON glasses as probed by Al-27 and Si-29 NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Le Floch</w:t>
+                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Verdier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (5), pp.360--364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148109v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411931v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
+                <w:t xml:space="preserve">Changes in irradiated LnSiAlO(N) glasses at a microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 247 (2), pp.313--323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495114v1</w:t>
+                <w:t xml:space="preserve">hal-01148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in irradiated LnSiAlO(N) glasses at a microscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dauce</w:t>
+                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Verdier</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 247 (2), pp.313--323. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148110v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentamicin-loaded calcium carbonate materials: Comparison of two drug-loading modes</w:t>
               </w:r>
@@ -8250,307 +8250,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratchability of soda-lime silica (SLS) glasses: Dynamic fracture analysis</w:t>
+                <w:t xml:space="preserve">In-situ tensile tests of ceramic matrix composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Houerou</w:t>
+                <w:t xml:space="preserve">H. Cubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Fauvarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (6), pp.637--647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.30.637-647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148176v1</w:t>
+                <w:t xml:space="preserve">hal-01148091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ tensile tests of ceramic matrix composites.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Farizy</w:t>
+                <w:t xml:space="preserve">Scratchability of soda-lime silica (SLS) glasses: Dynamic fracture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. L. Chermant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290, pp.31--38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/acsm.30.637-647⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148091v1</w:t>
+                <w:t xml:space="preserve">hal-01148176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the behaviour and the influence of oxidation during creep of SiCf-SiBC composites in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,441 +8616,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and preliminary mechanical characterization of sintered Bi2Sr2CaCu2O8 and SnO2 based composites.</w:t>
+                <w:t xml:space="preserve">Diatomite based ceramics macro- and microscopic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Aderdour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/acsm.30.187-192⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.IBN ZOHR Univ. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2005123066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148189v1</w:t>
+                <w:t xml:space="preserve">hal-01148083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Preparation and preliminary mechanical characterization of sintered Bi2Sr2CaCu2O8 and SnO2 based composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Le Houerou</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (2), pp.187--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.30.187-192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148148v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomite based ceramics macro- and microscopic characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ouammou</w:t>
+                <w:t xml:space="preserve">Fractographic analysis of surface flaws in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasiarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fractography of Advanced Ceramics Ii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 290, pp.300--303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2005123066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01148083v1</w:t>
+                <w:t xml:space="preserve">hal-01148148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of SiC Hi-Nicalon or NLM 202 fibers in SiCf-SiBC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darzens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9397,51 +9397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kasiarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9992,51 +9992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage of soda-lime-silica glasses: indentation scratch behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Houerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,371 +10396,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Understanding of the creep behavior of SiCf-SiBC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00004-6⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (7), pp.PII S1359-6462(02)00114-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00114-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148249v1</w:t>
+                <w:t xml:space="preserve">hal-01148107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the creep behavior of SiCf-SiBC composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vicens</w:t>
+                <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 47 (7), pp.PII S1359-6462(02)00114-8. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (7), pp.PII S1359-6454(02)00004-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00114-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00004-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148107v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creep mechanism of ceramic matrix composites at low temperature and stress, by a material science approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darzens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10862,51 +10862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12255,260 +12255,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
+                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773438v1</w:t>
+                <w:t xml:space="preserve">hal-03925620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbes d'Hugoniot de verres métalliques ZrCuAl sous choc laser et évolution de la limite à rupture avec la vitesse de déformation</w:t>
+                <w:t xml:space="preserve">Zr-based bulk metallic glasses equation of state under laser shock compression and spall strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benuzzi-Mounaix A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH - EMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t>
+              <w:t xml:space="preserve">22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925620v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural strength improvement for structural glass A numerical study</w:t>
               </w:r>
@@ -12622,282 +12622,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695487v1</w:t>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.21-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
               </w:r>
@@ -13520,416 +13520,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560221v1</w:t>
+                <w:t xml:space="preserve">hal-01614769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Specht</w:t>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614769v1</w:t>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Guin</w:t>
+                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+                <w:t xml:space="preserve">hal-01560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t>
               </w:r>
@@ -14496,277 +14496,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
@@ -14804,94 +14804,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
               </w:r>
@@ -15382,51 +15382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Kutna Hora, Czech Republic. pp.53-60, </w:t>
@@ -15956,64 +15956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the grinding parameters on the service life of glass workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16159,64 +16159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16271,64 +16271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grinding of glass : optimization of process parameters to improve surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16392,64 +16392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,51 +17013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation fluage de verres inorganiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18028,51 +18028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benuzzi-Mounaix A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18110,51 +18110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de Physique de Rennes La démarche qualité au sein du Département Mécanique et Verres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18192,51 +18192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une démarche qualité au LARMAUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18484,51 +18484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC172923"/>
+    <w:nsid w:val="EC2E48BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18715,51 +18715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>