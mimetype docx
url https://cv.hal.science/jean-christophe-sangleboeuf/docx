--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1003,1017 +1003,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
+                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+                <w:t xml:space="preserve">Saci Benbahouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Nemec</w:t>
+                <w:t xml:space="preserve">Fouad Roumili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Specht</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806937v1</w:t>
+                <w:t xml:space="preserve">hal-01713404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ramp wave propagation inside silica glass with laser experiments and molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Renou</w:t>
+                <w:t xml:space="preserve">Laurent Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technische Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38, pp.97-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24352/UB.OVGU-2018-009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous Ge-Sb-Se thin films fabricated by co-sputtering Properties and photosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jodar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (7), pp.2877-2887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.15453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709736v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the normal load of scratching on cracking and mechanical strength of soda-lime-silica glass</w:t>
+                <w:t xml:space="preserve">Localized atomic segregation in the spalled area of a Zr50Cu40Al10 bulk metallic glasses induced by laser-shock experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Bensaid</w:t>
+                <w:t xml:space="preserve">B. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saci Benbahouche</w:t>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Roumili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 483, pp.65-69. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), pp.065304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaa322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713404v2</w:t>
+                <w:t xml:space="preserve">hal-01709736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical model of giant photoexpansion in a chalcogenide glass and the role of photofluidity</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Buisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laniel</w:t>
+                <w:t xml:space="preserve">L. Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Cantoni</w:t>
+                <w:t xml:space="preserve">R. Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 516, pp.85-91. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518188v1</w:t>
+                <w:t xml:space="preserve">hal-01508396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+                <w:t xml:space="preserve">Mechanical model of giant photoexpansion in a chalcogenide glass and the role of photofluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corvec</w:t>
+                <w:t xml:space="preserve">Manuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Christopher Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 516, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578403v1</w:t>
+                <w:t xml:space="preserve">hal-01518188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of fully densified silica glass under Vickers indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical characterization of stress localization in glass: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charleux</w:t>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hin</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129, pp.492--499. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.e12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508396v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spatio-temporal resolution of infrared images to detect thermal activity of defect at the surface of inorganic glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,217 +2547,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-pressure (GPa) impedance measurements based on an indentation-induced local stress field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+                <w:t xml:space="preserve">Yusuke Daiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gicquel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+                <w:t xml:space="preserve">Eri Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norio Hakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Muto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 254, pp.6-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925870v1</w:t>
+                <w:t xml:space="preserve">hal-00990266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for measuring the contact area in instrumented indentation testing by tip scanning probe microscopy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,970 +2778,958 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.249-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water effect on interfacial adhesion of an optical fiber embedded in a composite material</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constitutive modelling of the densification process in silica glass under hydrostatic compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Xing Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313497069⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063394v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Laser on the Mechanical Properties of GeSe9 Chalcogenide Glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y Guéguin</w:t>
+                <w:t xml:space="preserve">Water effect on interfacial adhesion of an optical fiber embedded in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2014.07.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (18), pp.2273-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313497069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115446v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Amon</w:t>
+                <w:t xml:space="preserve">Influence of the Laser on the Mechanical Properties of GeSe9 Chalcogenide Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dergal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Guéguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8th International Conference on Material Sciences, CSM8-ISM5, 55, pp.227-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2014.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935425v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Dynamics Conversion into Power (Dynapower)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASRI Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2nd AASRI Conference on Power and Energy Systems (PES) Dec 2013 South Korea, 7, pp.32-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aasri.2014.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service life of glass workpieces: influence of the grinding parameters on the surface roughness and the fracture strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue on High Speed Machining, 15 (1/2), pp.54-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.059187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward glasses with better indentation cracking resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Houizot</w:t>
+                <w:t xml:space="preserve">A biaxial apparatus for the study of heterogeneous and intermittent strains in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-013-0477-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01063396v1</w:t>
+                <w:t xml:space="preserve">hal-00935425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure (GPa) impedance measurements based on an indentation-induced local stress field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norio Hakiri</w:t>
+                <w:t xml:space="preserve">Toward glasses with better indentation cracking resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Muto</w:t>
+                <w:t xml:space="preserve">Pathikumar Sellappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsunori Matsuda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Celarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 254, pp.6-10. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (1), pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2013.10.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990266v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of the GexSe1 − x glasses in the 0 &amp;lt; x &amp;lt; 0.42 range in correlation with their structure</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete elements simulation and analysis of a high energy stirred milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Tchikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,64 +4484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Water Corrosion on Cracks and Vickers Imprints in Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Benbahouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,506 +4858,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brient</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Troles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (8), pp.2408-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830217v1</w:t>
+                <w:t xml:space="preserve">hal-00719532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Grinding Parameters on Glass Workpieces Surface Finish Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. -C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (4), pp.044501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676608v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of As2Se3 Glass During the Fiber Drawing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang Yang</w:t>
+                <w:t xml:space="preserve">High temperature elasticity and viscosity of GexSe1-x glasses in the transition range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Troles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04523.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.064201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00719532v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the mark-tracking method for optical fiber characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.1172-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5429,51 +5429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,64 +5537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation creep of window glass around glass transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Troles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5934,64 +5934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical strength of glass ground by various fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saci Benbahouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Aliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,484 +6170,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
+                <w:t xml:space="preserve">Influence of ageing conditions on the mechanical properties of Te-As-Se fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03150.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (9), pp.095405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496889v1</w:t>
+                <w:t xml:space="preserve">hal-00411548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ageing conditions on the mechanical properties of Te-As-Se fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Correlation Between Thermal and Mechanical Relaxation in Chalcogenide Glass Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (9), pp.095405. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (9), pp.1986-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/9/095405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03150.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411548v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+                <w:t xml:space="preserve">On the relations between ISE and structure in some RE(Mg)SiAlO(N) glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kese</w:t>
+                <w:t xml:space="preserve">R. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Keding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (22), pp.7239--7246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2851-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148171v1</w:t>
+                <w:t xml:space="preserve">hal-01148108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
+                <w:t xml:space="preserve">Prasad Eswar Korimilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6684,1447 +6672,1459 @@
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676628v1</w:t>
+                <w:t xml:space="preserve">hal-00513927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high-temperature ambience during sharp indentation on the residual contact site properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Eswar Korimilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">K. Kese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (7), pp.074025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513927v1</w:t>
+                <w:t xml:space="preserve">hal-01148171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation and scratching mechanisms of a ZrCuAlNi bulk metallic glass</w:t>
+                <w:t xml:space="preserve">Temperature dependence of mechanical properties and pressure sensitivity in metallic glasses below glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. H. Hoang</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eswar Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upasdarta Ramamurty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074029⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (12), pp.1773-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802286971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128625v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Indentation and scratching mechanisms of a ZrCuAlNi bulk metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosnier Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.890⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.074029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/7/074029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402526v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-indentation et densification : influence du coefficient de Poisson et forme des zones affectées; une étude analytique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-Tg viscoelastic behaviour of chalcogenide glasses, anomalous viscous flow and stress relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn A. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 96, pp.11-17. </w:t>
+              <w:t xml:space="preserve">Journal of the Ceramic Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (1356), pp.890-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2009008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2109/jcersj2.116.890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00437454v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relations between ISE and structure in some RE(Mg)SiAlO(N) glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-indentation et densification : influence du coefficient de Poisson et forme des zones affectées; une étude analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dauce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Nirmal Antonio Tamarasselvame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2009008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2851-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation-induced changes in the local environment of Si and Al in LnSiAlON glasses as probed by Al-27 and Si-29 NMR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Floch</w:t>
+                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Verdier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (5), pp.360--364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148109v1</w:t>
+                <w:t xml:space="preserve">hal-01148306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411931v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation-induced densification of soda-lime silicate glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Yoshida</w:t>
+                <w:t xml:space="preserve">Irradiation-induced changes in the local environment of Si and Al in LnSiAlON glasses as probed by Al-27 and Si-29 NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (4), pp.390--397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148306v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature viscosity and delayed elasticity in infrared glass fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superscratch-resistant glass by means of a transparent nanostructured inorganic coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tartivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.3253-3259. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (1), pp.108-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370612v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in irradiated LnSiAlO(N) glasses at a microscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Dauce</w:t>
+                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Verdier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148110v1</w:t>
+                <w:t xml:space="preserve">hal-00495114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughness of Zr55Cu30Al10Ni5 bulk metallic glass for two oxygen levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bernard</w:t>
+                <w:t xml:space="preserve">Changes in irradiated LnSiAlO(N) glasses at a microscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352 (26-27), pp.2063-2868. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 247 (2), pp.313--323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.02.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495114v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentamicin-loaded calcium carbonate materials: Comparison of two drug-loading modes</w:t>
               </w:r>
@@ -9249,501 +9249,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behaviour of composites aluminosilicate-calcium phosphates</w:t>
+                <w:t xml:space="preserve">Indentation topometry in glasses by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Derrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Oudadesse</w:t>
+                <w:t xml:space="preserve">C. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77, pp.301--306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148116v1</w:t>
+                <w:t xml:space="preserve">hal-01148184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+                <w:t xml:space="preserve">Thermal behaviour of composites aluminosilicate-calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75 (3), pp.937--946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JTAN.0000027187.14921.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148147v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The indentation fracture toughness (K-C) and its parameters: the case of silica-rich glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jarry</w:t>
+                <w:t xml:space="preserve">Dependence of glass strength on the surface flaw characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kasiarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glass Science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77, pp.249--254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148112v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation topometry in glasses by atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moysan</w:t>
+                <w:t xml:space="preserve">The indentation fracture toughness (K-C) and its parameters: the case of silica-rich glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hampshire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 344 (1-2), pp.44--50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148184v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical properties of a new borosilicate glass</w:t>
               </w:r>
@@ -10134,77 +10134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of sialon glass surface after swift heavy-ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,156 +10396,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the creep behavior of SiCf-SiBC composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vicens</w:t>
+                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Melscoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (6), pp.1545--1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148107v1</w:t>
+                <w:t xml:space="preserve">hal-01148143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of Young's modulus in Si3N4-based ceramics: roles of sintering additives and of SiC-particle content</w:t>
               </w:r>
@@ -10671,216 +10663,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creep mechanism of ceramic matrix composites at low temperature and stress, by a material science approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of the creep behavior of SiCf-SiBC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Chermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (7), pp.PII S1359-6462(02)00114-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(02)00114-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00103-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148088v1</w:t>
+                <w:t xml:space="preserve">hal-01148107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic aragonite-based bioceramic: influence of process parameters on porosity and compressive strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lucas-Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10902,355 +10877,380 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (2), pp.503--510. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0142-9612(01)00132-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Serre</w:t>
+                <w:t xml:space="preserve">The creep mechanism of ceramic matrix composites at low temperature and stress, by a material science approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Chermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (14-15), Soc Espanola Ceram \&amp; Vidrio; European Ceram Soc; Amer Ceram Soc; CeramEOLEOLSoc Japan; European Commiss Res DG; United Engn Fdn; USA Res Off; NatlEOLEOLSci Fdn; Off Ind Technol; US DOE, Oak Ridge Natl Lab; European OffEOLEOLAerosp Res \&amp; Dev; USAF Off Sci Res; Minist Ciencia \&amp; Technol; JuntaEOLEOLAndalucia; Univ Sevilla. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00103-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01053-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148142v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness, toughness, and scratchability of germanium-selenium chalcogenide glasses</w:t>
+                <w:t xml:space="preserve">Indentation creep of Ge-Se chalcogenide glasses below T-g: elastic recovery and non-Newtonian flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 298 (2-3), pp.PII S0022-3093(01)01053-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)01053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148143v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage resistance of gel-derived oxycarbide glasses: Hardness, toughness, and scratchability</w:t>
               </w:r>
@@ -11275,51 +11275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. D. Soraru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11751,51 +11751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mechanical behavior of the optical fiber by a mark-tracking method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12071,51 +12071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Louter; Freek Bos; Jan Belis, Jun 2024, Delf, Netherlands. </w:t>
@@ -12622,208 +12622,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982785v1</w:t>
+                <w:t xml:space="preserve">hal-01982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new denoising methodology to keep the spatial resolution of IR images equal to 1 pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12877,1059 +12877,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Jodar</w:t>
+                <w:t xml:space="preserve">A Laser shocked induced densification of silica glass studied by both experience and molecular dynamic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Dereure</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874684v1</w:t>
+                <w:t xml:space="preserve">hal-01982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Effects of ZrCuAl bulk metallic glasses Poisson's ratios on spalling process induced by laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Biennial American Physical Society Conference on Shock Compression of Condensed Matter, SCCM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, St. Louis, United States. pp.070018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5044827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982769v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent deformation and damage of shock loaded silica glass: Experimentation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guven Ibrahim</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">9ème Forum Lasers et Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982786v1</w:t>
+                <w:t xml:space="preserve">hal-01982769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Combined Experimental and Computational Study of Damage in Silica Glass due to Laser Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dereure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riley Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Baber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guven Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PNCS-ESG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jul 2018, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695490v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in silica glass due to laser shock: Experiments and simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dereure</w:t>
+                <w:t xml:space="preserve">Quantitative calorimetry and TSA in case of low thermal signal and strong spatial gradients: Application to glass materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Edition of the European Mechanics of Material Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62899-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982762v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614769v1</w:t>
+                <w:t xml:space="preserve">hal-01560221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Co-sputtered amorphous Ge-Sb-Se thin films: Optical properties and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Halenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gutwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lescoute</w:t>
+                <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+              <w:t xml:space="preserve">7th Nonlinear Optics and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Prague, CZECH REPUBLIC, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2264726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518499v1</w:t>
+                <w:t xml:space="preserve">hal-01614769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of chalcogenide glasses under light irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Razan</w:t>
+                <w:t xml:space="preserve">Soda-lime glass behavior under laser shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lescoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow and Fracture of Advanced Glasses 7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tampa Bay, United States. pp.100036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560221v1</w:t>
+                <w:t xml:space="preserve">hal-01518499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanoluminescence in a transparent glass composite</w:t>
               </w:r>
@@ -14075,51 +14075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14187,51 +14187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14496,277 +14496,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055596v1</w:t>
+                <w:t xml:space="preserve">hal-01422894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the contact area by SPM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Nivard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Indentation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Texas at Dallas, Nov 2015, Dallas, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422894v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity at nanoindentation site in glass : a possible experimental benchmark for numerical modeling</w:t>
               </w:r>
@@ -14804,340 +14804,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22eme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444639v1</w:t>
+                <w:t xml:space="preserve">hal-02055596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Topography Analysis of Waterjet Pocketing of Silica Glass Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Corvec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lucas</w:t>
+                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th International Conference on Metrology and Properties of Engineering Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131587v1</w:t>
+                <w:t xml:space="preserve">hal-01136081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Topography Analysis of Waterjet Pocketing of Silica Glass Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermomechanical analysis of cyclic deformation of glass materials: methodology and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+                <w:t xml:space="preserve">G Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Goïc</w:t>
+                <w:t xml:space="preserve">P Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Metrology and Properties of Engineering Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136081v1</w:t>
+                <w:t xml:space="preserve">hal-01131587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Immersion Duration in Water on Strength of Instrumented Composite Materials</w:t>
               </w:r>
@@ -15257,51 +15257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGG - ACerS Glass and Optical Materials Division (GOMD) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aachen, Germany</w:t>
@@ -15324,295 +15324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vickers Microhardness of Oxidized and Nonoxidized Porous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahdija Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariette Nivard</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.53⟩</w:t>
+              <w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for PhotoVoltaic systems (NAWDMPV2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAWDMPV.2014.6997620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977298v1</w:t>
+                <w:t xml:space="preserve">hal-01448658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers Microhardness of Oxidized and Nonoxidized Porous Silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification as the only mechanism at stake during indentation of silica glass?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st North African Workshop on Dielectric Materials for PhotoVoltaic systems (NAWDMPV2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Tlemcen, Algeria. </w:t>
+              <w:t xml:space="preserve">Local Mechanical Properties X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Kutna Hora, Czech Republic. pp.53-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NAWDMPV.2014.6997620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.606.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448658v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature micro indentation : a probe for viscosity measurement at the micro scale</w:t>
               </w:r>
@@ -15956,77 +15956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the grinding parameters on the service life of glass workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUGV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16045,1032 +16045,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et analyse d un broyeur à billes par éléments discrets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madina Tchikou</w:t>
+                <w:t xml:space="preserve">Low intensity photoinduced fluidity in Ge-Se and Te-As-Se glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">5th International WorkShop on Flow and Fracture of Advanced Glasses (FFAGV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592857v1</w:t>
+                <w:t xml:space="preserve">hal-01141027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation et analyse d un broyeur à billes par éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Tchikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716984v1</w:t>
+                <w:t xml:space="preserve">hal-00592857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grinding of glass : optimization of process parameters to improve surface roughness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Viscoplastic flow in bulk metallic glasses around glass transition by creep and indentation-creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136089v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grinding of glass : optimization of process parameters to improve surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gueguen</w:t>
+                <w:t xml:space="preserve">M. Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Indentation Workshop (IIW4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716987v1</w:t>
+                <w:t xml:space="preserve">hal-01136089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low intensity photoinduced fluidity in Ge-Se and Te-As-Se glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity and viscoplasticity in glasses by indentation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lépine</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International WorkShop on Flow and Fracture of Advanced Glasses (FFAGV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Fourth International Indentation Workshop (IIW4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141027v1</w:t>
+                <w:t xml:space="preserve">hal-00716987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casting process for manufacturing a low loss chalcogenide photonic crystal fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of low-loss chalcogenide photonic-crystal fi bers by a moulding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Houizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West 2010 - Optoelectronic Materials, Devices, and Applications (OPTO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), United States. pp.75980O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.840868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151462v1</w:t>
+                <w:t xml:space="preserve">hal-00496340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical equilibrium under light irradiation shown through photoinduced fluidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lucas</w:t>
+                <w:t xml:space="preserve">Casting process for manufacturing a low loss chalcogenide photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Houizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass and Optical Materials Division (GOMD) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Corning, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2010, Brussels, Belgium. pp.7714-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141029v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of low-loss chalcogenide photonic-crystal fi bers by a moulding process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Dynamical equilibrium under light irradiation shown through photoinduced fluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Keryvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2010 - Optoelectronic Materials, Devices, and Applications (OPTO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glass and Optical Materials Division (GOMD) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Corning, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.840868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00496340v1</w:t>
+                <w:t xml:space="preserve">hal-01141029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation fluage de verres inorganiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17121,51 +17121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ de pression non isotrope approchant le champ des contraintes d'indentation d'un verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17242,77 +17242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and delayed elasticity in infrared glass fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Keryvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17393,51 +17393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, pp.199-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17912,51 +17912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Schuller; A. Goel; J. McCloy; L. Cormier; D.R. Neuville; T. Charpentier; F. Méar; M. Lancry; X. Capilla; R. Pokorny; F. Angeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG Spring School 2024: Glass for a sustainable future</w:t>
@@ -18110,51 +18110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de Physique de Rennes La démarche qualité au sein du Département Mécanique et Verres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18192,51 +18192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’une démarche qualité au LARMAUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18306,77 +18306,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Indentation of glass : analytical calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmal Antonio Tamarasselvame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18484,51 +18484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC2E48BE"/>
+    <w:nsid w:val="C48EA7A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18715,51 +18715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sangleboeuf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6264-7796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145297659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7588-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Raffray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jodar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Pomeroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hampshire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01953988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dergal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12977" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dereure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Baber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lescoute" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.02.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713404v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saci Benbahouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Roumili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.01.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Nivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24352/UB.OVGU-2018-009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01709736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jodar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lescoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nivard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa322" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charleux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.03.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2017.05.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12234" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corvec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.05.026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfei Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.11.142" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933331" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Fur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Orain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Daiko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Takahashi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norio Hakiri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Muto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsunori Matsuda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2013.10.038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVZ84T8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.02.036" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Xing Meng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gicquel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.067" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313497069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dergal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rahmoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu&#233;guin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2014.07.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aasri.2014.05.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brient" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brissot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.059187" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0477-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathikumar Sellappan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Celarie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q7HM7PW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2013.01.049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Alahrach&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Al Saghir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401953d" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn A. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pledel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12169" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122742v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Tchikou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9712-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9LL61NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00081.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Gulbiten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.144107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719532v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Troles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04523.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3KMZBP0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brient" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.064201" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN34M3ZC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulombier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brilland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.009107" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SHCVWTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;pine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.27.000966" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiong Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.134114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Aliouane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.195206" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/9/095405" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZKKFDNVK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03150.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CX6B6121-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148108v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keding" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2851-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Eswar Korimilli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasdarta Ramamurty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802286971" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kese" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6A245D7E7D133E4CBDDA4380A6855F0B6608F96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eswar Prasad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosnier Ronan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/7/074029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SDZ592QX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2109/jcersj2.116.890" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437454v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmal Antonio Tamarasselvame" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2009008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CRDZHM3C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Yoshida" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370612v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5BZ6RC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R09KQ3T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tartivel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grasset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.10.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG95DFWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495114v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.02.102" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP51CLC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.02.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5PXLX9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148182v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas-Girot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Verdier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tribut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.30210" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGNZ3VB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cubero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Fauvarque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farizy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chermant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.637-647" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9804685F27C8F638B18C70D0F156BA1DB71588C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148176v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Houerou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200400017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PFLGFFH3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148083v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aderdour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentayeb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nadiri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB8F2309041184F798899C19E95524AE322D2F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.187-192" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148148v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kasiarova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148092v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darzens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00241.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PVJW03G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dely" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deriano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefloch" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00146.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVJ9D87W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148184v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moysan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148116v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Derrien" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oudadesse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Briard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JTAN.0000027187.14921.86" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DC85C130B5A99FBBAE715FEFC93DDCC04A11A26/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148147v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hampshire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.021" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNG95CD6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Truyol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00033-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148190v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drissi-Habti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bureau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01945-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19NXJV9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148175v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duisit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01937-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46F1DKJ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148111v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00034-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00438-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melscoet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lucas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148249v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Besson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00004-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB72QNR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00114-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX54K1T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148181v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0142-9612(01)00132-6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1G4MQC1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148088v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boitier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00103-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9W3M4PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)01053-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F13CFN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148248v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D. Soraru" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148247v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00109-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA0D2524687BCDB6E828B0FFE4427460B225B5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111573v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Guichet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vassel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00143-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0NZD1S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111579v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bretheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sudre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caldemaison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.127-131.721" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148087v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chean" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100634002" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148253v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-28920-5_11" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5AA361541C3C61F0482FE7833317BE42A85E3A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891320v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925620v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773438v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix A." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892630v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Han" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Seang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/849/1/012083" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982762v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695487v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982785v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874684v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dereure" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044827" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982769v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982786v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Hall" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Baber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Ibrahim" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695490v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62899-8_3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560221v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01614769v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264726" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518499v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560255v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560262v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429204v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618791v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langevin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Eberth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sangleboeuf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charleux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Keryvin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444639v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055596v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136081v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131587v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Corvec" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lucas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02385257v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141015v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01448658v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahdija Rahmoun" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAWDMPV.2014.6997620" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977298v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.606.53" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016826v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935301v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135884v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141027v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592857v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716984v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Sangleboeuf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136089v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716987v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496340v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840868" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151462v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141029v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399045v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362525v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496688v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010645v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Monnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116420v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117953v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116411v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guichet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vassel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076356v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437640v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>