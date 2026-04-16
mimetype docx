--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -771,217 +771,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
+                <w:t xml:space="preserve">Quelle intégration des pays en développement dans le régime climatique ? Le Mécanisme pour un Développement Propre en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futuribles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749059v1</w:t>
+                <w:t xml:space="preserve">halshs-00763231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle intégration des pays en développement dans le régime climatique ? Le Mécanisme pour un Développement Propre en Asie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lacour</w:t>
+                <w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (3), pp.1-19</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00763231v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique agricole chinoise face au commerce mondial : un nouveau Big Bang ?</w:t>
               </w:r>
@@ -2939,64 +2939,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering low carbon growth initiatives in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimou Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomeng Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhi Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Dang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron-Gutty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Hazebroucq (rapp.)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guilhot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyrup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02159128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimou Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomeng Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhi Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Dang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron-Gutty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Hazebroucq (rapp.)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guilhot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyrup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02159128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>