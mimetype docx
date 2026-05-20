--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -93,971 +93,569 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking genomic variation in Spiroplasma endosymbionts to male production and male-killing in the pea aphid</w:t>
+                <w:t xml:space="preserve">Vers une transition énergétique des pays émergents : quelles politiques d’incitation aux énergies renouvelables dans le secteur électrique en Argentine et au Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Arai</w:t>
+                <w:t xml:space="preserve">German Bersalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bodelle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-026-12706-x⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558026v1</w:t>
+                <w:t xml:space="preserve">hal-01575994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea transcriptional and phytohormonal responses to adapted and non-adapted aphid biotypes at early stages of infestation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Corée du Sud face au défi climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Korea Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.14-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556722v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant‐Induced Transcriptional Plasticity Diverges Between Generalist and Specialist Herbivores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les avancées du mécanisme de développement propre : une étape décisive vers un développement &amp;quot;décarboné&amp;quot; au Sud ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (162), pp.67-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556749v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00846668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une transition énergétique des pays émergents : quelles politiques d’incitation aux énergies renouvelables dans le secteur électrique en Argentine et au Brésil.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Quelle intégration des pays en développement dans le régime climatique ? Le Mécanisme pour un Développement Propre en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575994v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00763231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Corée du Sud face au défi climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korea Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.14-18</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243190v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées du mécanisme de développement propre : une étape décisive vers un développement &amp;quot;décarboné&amp;quot; au Sud ?</w:t>
-[...270 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La dynamique agricole chinoise face au commerce mondial : un nouveau Big Bang ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (183), pp.517-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00097756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1067,1221 +665,1221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of agricultural land use transition on income of households in Viet Tri's peri-urban areas, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th NEU-KKU International Conference on Socio-Economic and Environmental Issues in Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Viet Tri, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une transition energétique possible pour les pays émergents, dans le long terme ? Une approche du secteur électrique dans un groupe de pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bersalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émergence en question. Marqueurs et dynamiques du développement, XXXIVes Journées du développement ATM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tiers Monde, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la filière biomasse énergie en Guyane : Quelle articulation entre développement soutenable, économie verte et politique de promotion rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a possible energy transition in Vietnam; Scenarios for the electricity sector and cost assessment of de‐carbonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean Energy in Vietnam after COP21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambitions nationales et ré-orientations des politiques du secteur électrique : une transition possible au Vietnam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thanh Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulation and Energy Markets : Beyond Failures - Energy conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles énergies renouvelables dans le secteur électrique à l'horizon 2030 : les politiques différenciées de trois pays émergents en Amérique du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bersalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulation and Energy Markets : Beyond Failures - Energy conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Energy Economists (IAEE), Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avancées du Mécanisme de Développement Propre : une étape décisive vers un développement &amp;quot;décarboné&amp;quot; au Sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes journées du développement ATM 2012 "Mobilités internationales, déséquilibres et développement : vers un développement durable et une mondialisation décarbonée ?", Association Tiers-Monde, Laboratoire d'économie d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing economies in the current climate regime : new prospects for resilience and sustainability ? The case of CDM projects in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EADI general conference 2011 "Rethinking development in an age of scarcity and uncertainty : new values, voices and alliances for increased resilience", University of York</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle intégration des pays en développement dans le régime climatique ? Le mécanisme de développement propre en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et soutenabilité du développement : XXVIes journées du développement de l'Association Tiers-Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Asie Orientale sur la voie d'une &amp;quot;reconnexion régionalisée&amp;quot; ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La territorialisation d'un processus d'industrialisation : des &amp;quot;tradi-clusters&amp;quot; aux &amp;quot;néo-clusters&amp;quot;, premiers jalons pour une typologie des agglomérations d'entreprises en Thaïlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baron-Gutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Intégration Nord Sud, RINOS "Globalisation, reconnexion Nord-Sud et recomposition des économies, des sociétés et des territoires", Maison des Sciences de l'Homme, Aix-en-Provence, 6-7 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XLIIIe colloque de l'ASRDLF "Les dynamiques territoriales : débats et enjeux entre approches disciplinaires", PACTE Territoires, Laboratoire EDYTEM, IREGE, CEMAGREF, Université de Savoie, Grenoble, Chambéry, 11-13 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179558v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00186735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation d'un processus d'industrialisation : des &amp;quot;tradi-clusters&amp;quot; aux &amp;quot;néo-clusters&amp;quot;, premiers jalons pour une typologie des agglomérations d'entreprises en Thaïlande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">L'Asie Orientale sur la voie d'une &amp;quot;reconnexion régionalisée&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIIIe colloque de l'ASRDLF "Les dynamiques territoriales : débats et enjeux entre approches disciplinaires", PACTE Territoires, Laboratoire EDYTEM, IREGE, CEMAGREF, Université de Savoie, Grenoble, Chambéry, 11-13 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau Intégration Nord Sud, RINOS "Globalisation, reconnexion Nord-Sud et recomposition des économies, des sociétés et des territoires", Maison des Sciences de l'Homme, Aix-en-Provence, 6-7 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00186735v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte du vivant, l'ADN de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Copy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cherche-Midi, pp.192, 2015, 978-2-7491-4383-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03633026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances naturelles en Polynésie Française : stratégies de valorisation. Natural substances in French Polynesia : utilisation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Hazebroucq (rapp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD, 303 p. + CD-ROM (362 p.), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2291,631 +1889,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing economies in the current climate change regime : New prospects for resilience and sustainability? The case of CDM projects in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Carrapatoso &amp; E. Kürzinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate resilient development : Participatory solutions from developing countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.159-179, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00871015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialisation rapide et intégration internationale renforcée : les étapes du sentier de croissance en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dovert, S. &amp; Ivanoff, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaïlande contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC, pp.279-320, 2011, Monographies nationales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDI in Thailand : the high road to industrial diversification revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecler, Y., Intarakumnerd, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of Thailand's competitiveness : the policy challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Singapour, Bangkok: ISEAS, IRASEC, pp.17-51, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00541244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From &amp;quot;tradi-cluster&amp;quot; to &amp;quot;neo-cluster&amp;quot; : first step for a typology of industrial clusters in emerging economies : a case study of Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baron-Gutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganne, B.; Lecler, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian industrial clusters : global competitiveness and new policy initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.437-466, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte de la valorisation des substances naturelles : dimensions économiques, sociales et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guézennec J., Moretti C., Simon J.C. eds., Hazebroucq M.L. rapp. eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substances naturelles en Polynésie Française : stratégies de valorisation. Natural substances in French Polynesia : utilisation strategies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.107-134, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pays de l'ASEAN : défis et succès du développement dans une région en devenir : systèmes, organisation et politiques économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faure, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle géopolitique de l'Asie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.137-182, 2005, Référence Géopolitique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00098279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration industrielle en Asie orientale : régionalisation et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hoyrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taillard, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norao : intégrations régionales en Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, pp.147-165, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2925,117 +2523,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering low carbon growth initiatives in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3045,105 +2643,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'électricité et les sources d'énergie renouvelables ; quels enjeux de durabilité ? Document 2 du MOOC Développement et durabilité, juin-juillet 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. MOOC Développement et durabilité, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02159128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3290,51 +2888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558026v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Arai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bodelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-026-12706-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria K Paulmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Yuan Shih" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38098-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimou Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomeng Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzhi Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Dang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron-Gutty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Hazebroucq (rapp.)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623827v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guilhot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyrup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02159128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575994v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bersalli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11726" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thanh Dang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baron-Gutty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Guilhot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03633026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gu&#233;zennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Hazebroucq (rapp.)" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871015v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guilhot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hoyrup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02159128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>