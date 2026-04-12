--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -399,2005 +399,2134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+                <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Gadolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (1), pp.214-584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211071v1</w:t>
+                <w:t xml:space="preserve">hal-05459229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou de Barbarin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Italie, 2022, Sicile, pp.5259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Italie. Sicile, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879716v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual or augmented reality for the time-based study of complex underwater archaeological excavations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Drap</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Chemisky</w:t>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-M-1-2021-117-2021⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Italie, 2022, Sicile, pp.5259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406467v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Xlendi Bay shipwreck (Gozo, Malta): a petrographic and typological study of an archaic ceramic cargo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using virtual or augmented reality for the time-based study of complex underwater archaeological excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben-Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxine Anastasi</w:t>
+                <w:t xml:space="preserve">E. Nocerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Capelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libyan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/lis.2021.16⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (VIII-M-1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-M-1-2021-117-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406462v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cargo of the Phoenician Shipwreck Off Xlendi Bay, Gozo: Analysis of the Objects Recovered Between 2014–2017 and Their Historical Contexts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The Xlendi Bay shipwreck (Gozo, Malta): a petrographic and typological study of an archaic ceramic cargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Anastasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxine Anastasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10572414.2021.1943403⟩</w:t>
+              <w:t xml:space="preserve">Libyan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/lis.2021.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406457v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+                <w:t xml:space="preserve">The Cargo of the Phoenician Shipwreck Off Xlendi Bay, Gozo: Analysis of the Objects Recovered Between 2014–2017 and Their Historical Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chaigneau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Anastasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2021.1943403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.3173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334836v1</w:t>
+                <w:t xml:space="preserve">halshs-03406457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Italie, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02624823v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea. Campagnes d’études et de fouilles 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mégara Hyblaea 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2020, https://journals-openedition.org/cefr/4311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03138111v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02624823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Web tools for retrieving photogrammetric cultural heritage models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mégara Hyblaea. Campagnes d’études et de fouilles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597510v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03138111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea (Sicile). Campagnes d’études et de fouilles 2016-2017</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ontology-based Web tools for retrieving photogrammetric cultural heritage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XLII-2/W10 (XLII-2/W10), pp.31 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w10-31-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049463v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Photogrammetry and Object Modeling: A Case Study of Xlendi Wreck in Malta</w:t>
+                <w:t xml:space="preserve">Mégara Hyblaea (Sicile). Campagnes d’études et de fouilles 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Drap</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050163v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli scavi di Megara Hyblaea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater Photogrammetry and Object Modeling: A Case Study of Xlendi Wreck in Malta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gras</w:t>
+                <w:t xml:space="preserve">Lamia Gaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forma Urbis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.30351-30384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s151229802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01448931v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans et marchands, 260 siècles de commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gli scavi di Megara Hyblaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
+              <w:t xml:space="preserve">Forma Urbis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (1), pp.32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00525745v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de fouilles et recherches à Glanum (Saint-Rémy-de-Provence) : 1992-2002</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisans et marchands, 260 siècles de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Christol</w:t>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17, pp.26-56</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00005100v1</w:t>
+                <w:t xml:space="preserve">halshs-00525745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+                <w:t xml:space="preserve">Dix ans de fouilles et recherches à Glanum (Saint-Rémy-de-Provence) : 1992-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Marcadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.26-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01856933v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/quate.1999.1637⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (1), pp.253 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00091964v1</w:t>
+                <w:t xml:space="preserve">halshs-01856933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (2-3), pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.1999.1637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00091964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering study of the reorientational motions for NH3 groups in (NH3(CH2)3NH3)MnCl 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (8), pp.967-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphys:01983004408096700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00209680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2407,426 +2536,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérine Gebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Heritage Resources Profiling: Ontology-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International World Wide Web Conference (WWW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1489-1496, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3184558.3191598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amphores phénico-puniques de la nécropole de Rifriscolaro à Camarine (fouilles P. Pelagatti, 1969-1979, tombes 1-1800). Caractérisation et aspects de la circulation des produits puniques en Sicile orientale au VIe s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camarina : ricerche in corso (Atti della giornata di studio, Roma, 12 marzo 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Roma, Italie. pp.109-149 et 272-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des vins grecs d'Occident du VIIIe au IVe s. av. J.-C., sources écrites et documents archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigna di Dioniso : vite, vino e culti in Magna Grecia, atti del quarantanovesimo Convegno di studi sulla Magna Grecia (Taranto, 24-28 settembre 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Taranto, Italie. pp.145-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2836,245 +2965,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANTA Network: Megara, Aegina &amp; Thaenae. A Mediterranean Network of Training Field Schools on Ancient Coastal Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontre du réseau GlobalMed 2024 - Patrimoines en Méditerranée : enjeux globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04666675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tombe au territoire : gestion de la Mort à Forum Iulii au cours du Haut-Empire (Fréjus, 83, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3084,470 +3213,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Athènes, Greece. 102.1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque &amp;quot;Chypre et les grandes îles de Méditerranée&amp;quot;. Hommage à Antoine Hermary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chypre et les grandes îles de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 46, De Boccard, 2016, Cahier du Centre d'Études Chypriotes, 978-2-7018-0530-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
-[...116 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mégara Hyblaea 6. La nécropole méridionale de la cité archaïque. 1. Les données funéraires (Notices des tombes et données biologiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,103 +3975,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 8th- and 7th-c. BC GPW - Greek pottery workshops: from Rome to Athens, looking to Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Gadolou; Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Maria Rosaria Luberto; Josipa Mandić. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102/1, pp.219-225, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
@@ -4579,103 +4590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepwater Archaeological Survey: An Interdisciplinary and Complex Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.K McCarthy; J. Benjamin; T. Winton; W. van Duivenvoorde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Recording and Interpretation for Maritime Archaeology</w:t>
@@ -4936,90 +4947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering over the Cultural Heritage Linked Open Dataset: Xlendi Shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5151,90 +5162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Photogrammetric Survey in Underwater Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Blomqvist; K. Hose; H. Paulheim; A. Ławrynowicz; F. Ciravegna; O. Hartig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events. ESWC 2017. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10577, Spinger International Publishing, pp.3-6, 2017, </w:t>
@@ -5358,51 +5369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafics orientaux en Méditerranée occidentale. Quelques remarques sur la diffusion des styles céramiques dans le répertoire des cités grecques de Sicile orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,51 +5554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vases en céramique utilisés comme réceptacles funéraires: sépultures primaires à inhumation ou dépôts secondaires à crémation? Quelques réflexions à propos de la nécropole méridionale de Mégara Hyblaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,51 +6214,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6557,51 +6568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,51 +6686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6819,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ecole française de Rome. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6885,51 +6896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7097,51 +7108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71567627"/>
+    <w:nsid w:val="EA269A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7328,51 +7339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sourisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0542-6620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069716021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153qg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nawaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Ellefi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nocerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chemisky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-M-1-2021-117-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Anastasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2021.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03597510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ellefi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w10-31-2019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaoua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229802" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcadal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucazeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dianoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004408096700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B63A4E49A236D97A5A7BD8AF971F659B0334D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Agostino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chazalon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Spatafora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03635-5_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electa.it/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050176v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos Retolaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Koutsoumba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kalamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sourisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0542-6620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069716021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153qg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nawaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Ellefi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nocerino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chemisky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-M-1-2021-117-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Anastasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2021.16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03597510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drap" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w10-31-2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaoua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcadal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dianoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004408096700" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B63A4E49A236D97A5A7BD8AF971F659B0334D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191598" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Agostino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chazalon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Spatafora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03635-5_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electa.it/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050176v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos Retolaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Koutsoumba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kalamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>