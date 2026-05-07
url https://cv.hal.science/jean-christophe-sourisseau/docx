--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -399,2134 +399,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Gadolou</w:t>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Denti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Italie. Sicile, pp.7556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459229v1</w:t>
+                <w:t xml:space="preserve">hal-04211071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Italie. Sicile, pp.7556. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.7556⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Italie, 2022, Sicile, pp.5259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211071v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using virtual or augmented reality for the time-based study of complex underwater archaeological excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben-Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nocerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chemisky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (VIII-M-1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-M-1-2021-117-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879716v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual or augmented reality for the time-based study of complex underwater archaeological excavations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Xlendi Bay shipwreck (Gozo, Malta): a petrographic and typological study of an archaic ceramic cargo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nocerino</w:t>
+                <w:t xml:space="preserve">Maxine Anastasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chemisky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-M-1-2021-117-2021⟩</w:t>
+              <w:t xml:space="preserve">Libyan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/lis.2021.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406467v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Xlendi Bay shipwreck (Gozo, Malta): a petrographic and typological study of an archaic ceramic cargo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Cargo of the Phoenician Shipwreck Off Xlendi Bay, Gozo: Analysis of the Objects Recovered Between 2014–2017 and Their Historical Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Gambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxine Anastasi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libyan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/lis.2021.16⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10572414.2021.1943403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406462v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cargo of the Phoenician Shipwreck Off Xlendi Bay, Gozo: Analysis of the Objects Recovered Between 2014–2017 and Their Historical Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timmy Gambin</w:t>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxine Anastasi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10572414.2021.1943403⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Italie, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03406457v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mégara Hyblaea 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://journals-openedition.org/cefr/4311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334836v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02624823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégara Hyblaea. Campagnes d’études et de fouilles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, https://journals-openedition.org/cefr/4311</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02624823v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03138111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea. Campagnes d’études et de fouilles 2018</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ontology-based Web tools for retrieving photogrammetric cultural heritage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Ellefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XLII-2/W10 (XLII-2/W10), pp.31 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w10-31-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03138111v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Web tools for retrieving photogrammetric cultural heritage models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mégara Hyblaea (Sicile). Campagnes d’études et de fouilles 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597510v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea (Sicile). Campagnes d’études et de fouilles 2016-2017</w:t>
+                <w:t xml:space="preserve">Underwater Photogrammetry and Object Modeling: A Case Study of Xlendi Wreck in Malta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Drap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.30351-30384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s151229802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049463v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Photogrammetry and Object Modeling: A Case Study of Xlendi Wreck in Malta</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gli scavi di Megara Hyblaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Gaoua</w:t>
+                <w:t xml:space="preserve">Michel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forma Urbis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (1), pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050163v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli scavi di Megara Hyblaea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisans et marchands, 260 siècles de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gras</w:t>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forma Urbis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XVIII (1), pp.32-36</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01448931v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans et marchands, 260 siècles de commerce</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dix ans de fouilles et recherches à Glanum (Saint-Rémy-de-Provence) : 1992-2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonifay</w:t>
+                <w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Amouric</w:t>
+                <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marcadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 435 (juillet-août), pp.58-61</w:t>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.26-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525745v1</w:t>
+                <w:t xml:space="preserve">halshs-00005100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans de fouilles et recherches à Glanum (Saint-Rémy-de-Provence) : 1992-2002</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Christol</w:t>
+                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Gazenbeek</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Marcadal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (1), pp.253 - 272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005100v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse archéologique et approches paléoenvironnementales : l'exemple du port de Kition-Bamboula (Larnaca, Chypre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Michel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre d'Etudes Chypriotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/cchyp.2003.1439⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (2-3), pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.1999.1637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01856933v1</w:t>
+                <w:t xml:space="preserve">halshs-00091964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000 ans de modification des environnements littoraux à Kition-Bamboula, Larnaca, Chypre, Méditerranée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Bourcier</w:t>
+                <w:t xml:space="preserve">Neutron scattering study of the reorientational motions for NH3 groups in (NH3(CH2)3NH3)MnCl 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+                <w:t xml:space="preserve">G. Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Dianoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 44 (8), pp.967-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphys:01983004408096700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00209680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2536,426 +2407,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinella Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérine Gebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01991835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Heritage Resources Profiling: Ontology-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International World Wide Web Conference (WWW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1489-1496, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3184558.3191598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amphores phénico-puniques de la nécropole de Rifriscolaro à Camarine (fouilles P. Pelagatti, 1969-1979, tombes 1-1800). Caractérisation et aspects de la circulation des produits puniques en Sicile orientale au VIe s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camarina : ricerche in corso (Atti della giornata di studio, Roma, 12 marzo 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Roma, Italie. pp.109-149 et 272-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des vins grecs d'Occident du VIIIe au IVe s. av. J.-C., sources écrites et documents archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigna di Dioniso : vite, vino e culti in Magna Grecia, atti del quarantanovesimo Convegno di studi sulla Magna Grecia (Taranto, 24-28 settembre 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Taranto, Italie. pp.145-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2965,245 +2836,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANTA Network: Megara, Aegina &amp; Thaenae. A Mediterranean Network of Training Field Schools on Ancient Coastal Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn de Larminat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontre du réseau GlobalMed 2024 - Patrimoines en Méditerranée : enjeux globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04666675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tombe au territoire : gestion de la Mort à Forum Iulii au cours du Haut-Empire (Fréjus, 83, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3213,352 +3084,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Athènes, Greece. 102.1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque &amp;quot;Chypre et les grandes îles de Méditerranée&amp;quot;. Hommage à Antoine Hermary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chypre et les grandes îles de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 46, De Boccard, 2016, Cahier du Centre d'Études Chypriotes, 978-2-7018-0530-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Gadolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 102 (1), pp.214-584, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mégara Hyblaea 6. La nécropole méridionale de la cité archaïque. 1. Les données funéraires (Notices des tombes et données biologiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3975,103 +3964,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 8th- and 7th-c. BC GPW - Greek pottery workshops: from Rome to Athens, looking to Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Gadolou; Mario Denti; Jean-Christophe Sourisseau; Lou de Barbarin; Maria Rosaria Luberto; Josipa Mandić. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102/1, pp.219-225, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
@@ -4590,103 +4579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepwater Archaeological Survey: An Interdisciplinary and Complex Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.K McCarthy; J. Benjamin; T. Winton; W. van Duivenvoorde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Recording and Interpretation for Maritime Archaeology</w:t>
@@ -4947,90 +4936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering over the Cultural Heritage Linked Open Dataset: Xlendi Shipwreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ellefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Motasem Nawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5162,90 +5151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Based Photogrammetric Survey in Underwater Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Gambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Blomqvist; K. Hose; H. Paulheim; A. Ławrynowicz; F. Ciravegna; O. Hartig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events. ESWC 2017. Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10577, Spinger International Publishing, pp.3-6, 2017, </w:t>
@@ -5369,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafics orientaux en Méditerranée occidentale. Quelques remarques sur la diffusion des styles céramiques dans le répertoire des cités grecques de Sicile orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5548,337 +5537,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases en céramique utilisés comme réceptacles funéraires: sépultures primaires à inhumation ou dépôts secondaires à crémation? Quelques réflexions à propos de la nécropole méridionale de Mégara Hyblaea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epaves et amphores dans le sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Occident grec de Marseille à Mégara Hyblaea. Hommage à Henri Tréziny</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Errance/Actes Sud, pp.215-228, 2013, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2-87772-553-8</w:t>
+              <w:t xml:space="preserve">Les Etrusques et la Méditerranée. La cité de Cerveteri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samogy, pp.228-229, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01448286v1</w:t>
+                <w:t xml:space="preserve">hal-02050169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epaves et amphores dans le sud de la Gaule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les vases en céramique utilisés comme réceptacles funéraires: sépultures primaires à inhumation ou dépôts secondaires à crémation? Quelques réflexions à propos de la nécropole méridionale de Mégara Hyblaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouffier, Sophie; Hermary, Antoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Etrusques et la Méditerranée. La cité de Cerveteri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samogy, pp.228-229, 2013</w:t>
+              <w:t xml:space="preserve">L’Occident grec de Marseille à Mégara Hyblaea. Hommage à Henri Tréziny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Errance/Actes Sud, pp.215-228, 2013, Bibliothèque d’archéologie méditerranéenne et africaine, 978-2-87772-553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050169v1</w:t>
+                <w:t xml:space="preserve">halshs-01448286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphores et céramiques massaliètes du VIe siècle avant J.-C.</w:t>
+                <w:t xml:space="preserve">Relitti e anfore nel sud della Gallia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une odyssée gauloise. Parures de femmes à l’origine des premiers échanges entre la Grèce et la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Gli Etruschi e il Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samogy, pp.228 229, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050177v1</w:t>
+                <w:t xml:space="preserve">hal-02050172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relitti e anfore nel sud della Gallia</w:t>
+                <w:t xml:space="preserve">Amphores et céramiques massaliètes du VIe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Verger; Lionel Pernet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gli Etruschi e il Mediterraneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samogy, pp.228 229, 2013</w:t>
+              <w:t xml:space="preserve">Une odyssée gauloise. Parures de femmes à l’origine des premiers échanges entre la Grèce et la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050172v1</w:t>
+                <w:t xml:space="preserve">hal-02050177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières navigations régulières entre l’Italie et le Languedoc (650-540 av. J.-C.)</w:t>
               </w:r>
@@ -6214,51 +6203,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,51 +6557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,51 +6675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,51 +6819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ecole française de Rome. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -6896,51 +6885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigina Harbour City Project, Rapport scientifique analytique - Mission 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Koutsoumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,51 +7097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA269A9B"/>
+    <w:nsid w:val="E002E86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7339,51 +7328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sourisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0542-6620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069716021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153qg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nawaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Ellefi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nocerino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chemisky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-M-1-2021-117-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Anastasi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2021.16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624823v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03597510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ellefi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drap" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w10-31-2019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaoua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcadal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dianoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004408096700" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B63A4E49A236D97A5A7BD8AF971F659B0334D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191598" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526600v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Agostino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chazalon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Spatafora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03635-5_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electa.it/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050176v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos Retolaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Koutsoumba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kalamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-sourisseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0542-6620" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069716021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Maudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Brelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qlc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153qg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nawaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Ellefi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nocerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chemisky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-M-1-2021-117-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406462v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Anastasi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2021.16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2021.1943403" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03597510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ellefi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Drap" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Papini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w10-31-2019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050163v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Merad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hijazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaoua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Motasem Nawaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s151229802" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Gazenbeek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marcadal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchyp.2003.1439" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourcier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kabouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1999.1637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lucazeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dianoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004408096700" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F50B63A4E49A236D97A5A7BD8AF971F659B0334D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Papini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3191598" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fourrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Agostino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chazalon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Spatafora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Solier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Belarte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04295976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03635-5_9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.electa.it/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050114v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050176v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sacchetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448286v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050178v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Santos Retolaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Koutsoumba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kalamara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>