--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -323,235 +323,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does corruption impact the demand for bank credit? A study of discouraged borrowers in Asian developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bank credit rates across the business cycle: Evidence from a French cooperative contracts database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dereeper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lobez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Le-Giang Vu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/fina.413.0007⟩</w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.105220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410271v1</w:t>
+                <w:t xml:space="preserve">hal-04433652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank credit rates across the business cycle: Evidence from a French cooperative contracts database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does corruption impact the demand for bank credit? A study of discouraged borrowers in Asian developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Le-Giang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.105220. </w:t>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 41 (3), pp.7-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/fina.413.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433652v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Banking Competition on the Use of Soft Information</w:t>
               </w:r>
@@ -713,234 +713,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The information content of trade credit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure optimale du pool bancaire et accès au crédit : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 106 (2), pp.301-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.106.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410361v1</w:t>
+                <w:t xml:space="preserve">hal-04410313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure optimale du pool bancaire et accès au crédit : une revue de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The information content of trade credit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihat Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric De Bodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lobez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (5), pp.1402-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2011.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.106.0301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410313v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du pool bancaire et son contenu informatif</w:t>
               </w:r>
@@ -1037,209 +1037,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complémentarité entre dette bancaire et dette obligataire : une interprétation en termes de signaux</w:t>
+                <w:t xml:space="preserve">Une décision de crédit-bail peut aussi être un bon signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 28 (1), pp.5-27. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 58 (4), pp.941-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/fina.281.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.584.0941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410322v1</w:t>
+                <w:t xml:space="preserve">hal-04410319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une décision de crédit-bail peut aussi être un bon signal</w:t>
+                <w:t xml:space="preserve">La complémentarité entre dette bancaire et dette obligataire : une interprétation en termes de signaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 58 (4), pp.941-951. </w:t>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 28 (1), pp.5-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.584.0941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/fina.281.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410319v1</w:t>
+                <w:t xml:space="preserve">hal-04410322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbitrage coût-disponibilité du crédit et la concentration de la dette: Une approche en termes de contrats séparants</w:t>
               </w:r>
@@ -1490,51 +1490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands Auteurs en Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XVI. Douglas W. Diamond – L’analyse contractuelle de l’intermédiation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,51 +1841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Le-Giang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-022-00184-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.423.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.413.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dereeper" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.09.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060036ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0816-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Aktas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De Bodt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX90MNT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.106.0301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.281.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.584.0941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lobez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.boua.2019.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.albou.2017.01.0482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Le-Giang Vu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-022-00184-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.423.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dereeper" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.09.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.413.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060036ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-014-0816-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.106.0301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Aktas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De Bodt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2011.12.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX90MNT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godlewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ydriss Ziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.584.0941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.281.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lobez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouaiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.boua.2019.01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.albou.2017.01.0482" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>