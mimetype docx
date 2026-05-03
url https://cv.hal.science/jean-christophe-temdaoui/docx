--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1095,174 +1095,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03122995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives. L’opportunité ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Bordeaux: l'autre porte marine et ultra-marine de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bordeaux, la Gironde et l'ouverture maritime, Troisième série - n°26, pp.65-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhbg.2020.1354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02945033v1</w:t>
+                <w:t xml:space="preserve">hal-03090647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeaux: l'autre porte marine et ultra-marine de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives. L’opportunité ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « Prendre la route » : les raisons du voyage, de l’Antiquité à nos jours. Axe 2 : Le voyage et ses enjeux, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rhbg.2020.1354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090647v1</w:t>
+                <w:t xml:space="preserve">halshs-02945033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Saintonge à la Caraïbe, Esrable des Barrières et Saint-Domingue : un fonds municipal d’exception pour une histoire atlantique d’un arrière-pays</w:t>
               </w:r>
@@ -1318,199 +1318,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'océan au quai: Le navire et l'île épidémiques. Comment prévenir les épidémies aux Antilles au XVIIIe siècle ?</w:t>
+                <w:t xml:space="preserve">Sur les rives : moulins, forges et gabares. Projection, captation et tensions autour de l’énergie hydraulique de la Charente (XVIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université en Angoumois – Patrimoines, épidémies et sociétés : vivre pendant et après l'épidémie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville et Pays d'Arts et d'Histoire de Grand Angoulême, Apr 2025, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Patrimoine, énergies, société : mobiliser, utiliser et contrôler l'énergie du Paléolithique à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville et Pays d'Arts et d'Histoire du Grand Angoulême, Apr 2026, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05043537v1</w:t>
+                <w:t xml:space="preserve">halshs-05586128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Haute Saintonge et la Caraïbe aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">De l'océan au quai: Le navire et l'île épidémiques. Comment prévenir les épidémies aux Antilles au XVIIIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Université d'été de Jonzac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Charente-Maritime; Ville de Jonzac, Jun 2024, Jonzac, France</w:t>
+              <w:t xml:space="preserve">Université en Angoumois – Patrimoines, épidémies et sociétés : vivre pendant et après l'épidémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville et Pays d'Arts et d'Histoire de Grand Angoulême, Apr 2025, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667981v1</w:t>
+                <w:t xml:space="preserve">halshs-05043537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier maritime de Saintes au XVIIIe siècle: une administration au service de la Marine royale</w:t>
               </w:r>
@@ -1559,717 +1559,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gratter sur le papier le luxe de la demeure d'Angoumois : exotisme et distinction sociale (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">La Haute Saintonge et la Caraïbe aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"C'est pas du luxe ! Patrimoines, luxe et sociétés: réalités, rêves et illusions", Université en Angoumois 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Pays d’art et d’histoire de Grand Angoulême, Apr 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">47ème Université d'été de Jonzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Charente-Maritime; Ville de Jonzac, Jun 2024, Jonzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553457v1</w:t>
+                <w:t xml:space="preserve">hal-04667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marins charentais : de la vigne à l'océan (1666-1795)</w:t>
+                <w:t xml:space="preserve">Gratter sur le papier le luxe de la demeure d'Angoumois : exotisme et distinction sociale (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences du GREH 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREH (Groupe de Recherches et d'Etudes Historiques de la Charente Saintongeaise), Nov 2024, Cognac, France</w:t>
+              <w:t xml:space="preserve">"C'est pas du luxe ! Patrimoines, luxe et sociétés: réalités, rêves et illusions", Université en Angoumois 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Pays d’art et d’histoire de Grand Angoulême, Apr 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04775997v1</w:t>
+                <w:t xml:space="preserve">hal-04553457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer le numérique éducatif aux Archives Départementales de la Charente: retour d'expériences et perspectives</w:t>
+                <w:t xml:space="preserve">Les marins charentais : de la vigne à l'océan (1666-1795)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des SENA (Services Educatifs des Archives Départementales de Nouvelle-Aquitaine) - 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Charente, Oct 2023, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences du GREH 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREH (Groupe de Recherches et d'Etudes Historiques de la Charente Saintongeaise), Nov 2024, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04245161v1</w:t>
+                <w:t xml:space="preserve">halshs-04775997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaine de navire et planteur à Saint-Domingue : Jean-Baptiste Georgeon, la trajectoire et le réseau d’un Saintongeais de la veille de la guerre d’Indépendance aux Révolutions (1771-1792)</w:t>
+                <w:t xml:space="preserve">Développer le numérique éducatif aux Archives Départementales de la Charente: retour d'expériences et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences du GREH - 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREH (Groupe de Recherche et d'Etudes Historiques de la Charente Saintongeaise), Jan 2023, Cognac, France</w:t>
+              <w:t xml:space="preserve">Rencontres des SENA (Services Educatifs des Archives Départementales de Nouvelle-Aquitaine) - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Charente, Oct 2023, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928883v1</w:t>
+                <w:t xml:space="preserve">halshs-04245161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les rives, patrimonialiser l'esclavage. Entre sacralités, mémoires et question socialement vive (XVIIIe-XXIe siècle)</w:t>
+                <w:t xml:space="preserve">Capitaine de navire et planteur à Saint-Domingue : Jean-Baptiste Georgeon, la trajectoire et le réseau d’un Saintongeais de la veille de la guerre d’Indépendance aux Révolutions (1771-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines et sacralités. Anciens et nouveaux territoires du sacré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grand Angoulême; Pays d'Arts et d'Histoire, Apr 2023, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences du GREH - 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREH (Groupe de Recherche et d'Etudes Historiques de la Charente Saintongeaise), Jan 2023, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04065603v1</w:t>
+                <w:t xml:space="preserve">halshs-03928883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Angoumois, l'esclavage et la société de plantation (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Entre les rives, patrimonialiser l'esclavage. Entre sacralités, mémoires et question socialement vive (XVIIIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automne en Braconne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grand Angoulême, Ville et Pays d'Arts et d'Histoire, Oct 2021, Mouthiers-sur-Boëme, France</w:t>
+              <w:t xml:space="preserve">Patrimoines et sacralités. Anciens et nouveaux territoires du sacré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grand Angoulême; Pays d'Arts et d'Histoire, Apr 2023, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412957v1</w:t>
+                <w:t xml:space="preserve">halshs-04065603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la plantation vécue à l'indemnité perçue: le café du planteur de Saintonge-Angoumois (1771-1832)</w:t>
+                <w:t xml:space="preserve">L'Angoumois, l'esclavage et la société de plantation (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire le café dans les colonies françaises (XVIIIe-XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernard Michon, Université de Nantes, CRHIA, Apr 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Automne en Braconne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grand Angoulême, Ville et Pays d'Arts et d'Histoire, Oct 2021, Mouthiers-sur-Boëme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03201162v1</w:t>
+                <w:t xml:space="preserve">hal-03412957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Fleuve à l'Océan, l'arrière-pays de Saintonge-Angoumois, une expérience atlantique (1666-1792)</w:t>
+                <w:t xml:space="preserve">De la plantation vécue à l'indemnité perçue: le café du planteur de Saintonge-Angoumois (1771-1832)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATECOLE (Atelier du Colonial et des Empires), Année 2020-2021 (Semestre 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHMC, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Produire le café dans les colonies françaises (XVIIIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Michon, Université de Nantes, CRHIA, Apr 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197441v1</w:t>
+                <w:t xml:space="preserve">halshs-03201162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout cela font des labyrinthes bien ennuyeux pour moi&amp;quot;: les lettres de la veuve Georgeon à Laurent Sazerac de Forge (1795-1797)</w:t>
+                <w:t xml:space="preserve">Du Fleuve à l'Océan, l'arrière-pays de Saintonge-Angoumois, une expérience atlantique (1666-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les correspondances des Antilles (XVIIe-XVIIIe siècles): entre affaires familiales et affaires économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAOM (Vincent Cousseau), Sep 2020, Limoges, France</w:t>
+              <w:t xml:space="preserve">ATECOLE (Atelier du Colonial et des Empires), Année 2020-2021 (Semestre 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHMC, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02954049v1</w:t>
+                <w:t xml:space="preserve">halshs-03197441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sucre du voiturier, le café du négociant et le chocolat du marquis. Itinéraires et consommations des produits exotiques dans les villes de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Tout cela font des labyrinthes bien ennuyeux pour moi&amp;quot;: les lettres de la veuve Georgeon à Laurent Sazerac de Forge (1795-1797)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle Aquitaine et les Outre-Mer: le métissage des cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAOM (Michel Figeac, Caroline Le Mao, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les correspondances des Antilles (XVIIe-XVIIIe siècles): entre affaires familiales et affaires économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAOM (Vincent Cousseau), Sep 2020, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02946097v1</w:t>
+                <w:t xml:space="preserve">halshs-02954049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arrière-pays de Saintonge-Angoumois : un territoire atlantisé par les migrations et les circulations (1666-1791) ?</w:t>
               </w:r>
@@ -2318,228 +2318,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives : l’opportunité maritime et ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le sucre du voiturier, le café du négociant et le chocolat du marquis. Itinéraires et consommations des produits exotiques dans les villes de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prendre la route: les raisons du voyage de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Janua, Apr 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La Nouvelle Aquitaine et les Outre-Mer: le métissage des cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAOM (Michel Figeac, Caroline Le Mao, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02954114v1</w:t>
+                <w:t xml:space="preserve">halshs-02946097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La maritimisation de l’arrière-pays d’Angoumois, XVIIe-XVIIIe siècle »</w:t>
+                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives : l’opportunité maritime et ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fleuve Charente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales de la Charente, Apr 2018, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Prendre la route: les raisons du voyage de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Janua, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02954056v1</w:t>
+                <w:t xml:space="preserve">halshs-02954114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La maritimisation de l’arrière-pays d’Angoumois, XVIIe-XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fleuve Charente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales de la Charente, Apr 2018, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02954056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Fleuve à l’Océan : un arrière-pays de professions et de migrations, la Saintonge intérieure et l’Angoumois (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Coloquio de la Gobernanza de los puertos del Atlantico Puertos y Desarollo (siglo XIV-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ULPGC, Nov 2017, Las Palmas de Gran Canaria, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02946078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2549,313 +2618,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le café du capitaine Georgeon: horizon, liaison, héritage (1771-1832)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le café en France (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.75-88, 2025, Presses Universitaires de Nouvelle-Aquitaine, 979-10-3532721-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chocolat du marquis au café du négociant: itinéraires et consommations des produits ultra-marins dans l'arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Figeac; Ludovic Balavoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges et métissage des cultures matérielles entre la Nouvelle-Aquitaine et les outre-mers (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-146, 2021, 978-2-85892-610-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer l'incommunicable: traces numériques et histoire connectée du Centre-Ouest Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Deperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichy-Malherme Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trace(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94., 2018, 978-2-84287786-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02945034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2865,111 +2934,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire du Fonds Esrable des Barrières (XVIIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Craipeau-Ségalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonds Esrable des Barrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02954195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2979,91 +3048,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saintes, entre terre et mer (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médiathèque François Mitterrand (Saintes). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3073,100 +3142,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Fleuve à l'océan, l'arrière-pays de Saintonge-Angoumois : une expérience atlantique (1666-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers (France), 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03207417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3176,401 +3245,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du roi renaissant au roi constitutionnel (1515-1791)</w:t>
+                <w:t xml:space="preserve">L'Amérique du Nord française (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02976147v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace colonial caraïbe de la Couronne de France (1625-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique du Nord française (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Du roi renaissant au roi constitutionnel (1515-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03090644v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ancien Régime: une construction historique de 1789 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02976143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les explorations atlantiques (XVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un roi de guerre sur terre et sur mer en Europe et dans le Monde (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03090642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3580,304 +3649,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sceller, signer, tamponner : la fabrique de l'identité (13e-20e siècle) », exposition des Archives départementales de la Charente [en ligne], La Source, Portail des Archives de la Charente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05214929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Angoumois, la mer et l'outre-mer (XVIIe-XVIIIe siècle)&amp;quot;, exposition des Archives départementales de la Charente [en ligne], La Source, Portail des Archives de la Charente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04500220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte de liberté de Raismond, esclave de l'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Départementales de la Charente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04094279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Outre-Mer aux Archives Départementales de la Charente : sur les traces des « Américains » d’Angoumois au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3945,51 +4014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14D8E5B6"/>
+    <w:nsid w:val="FB905EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4093,51 +4162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5022418D"/>
+    <w:nsid w:val="A988F94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4327,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-temdaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-3459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259218618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criham.labo.univ-poitiers.fr/membres/jean-christophe-temdaoui/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/author/jctemdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-maritime.org/default.asp?mode=presentation_fiche_annuaire&amp;id=1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandangouleme.fr/wp-content/uploads/2025/03/PAH_Programme-UA2025web.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greh.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/s175605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail-video.univ-lr.fr/Christophe-TEMDAOUI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Temdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.035.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2018.1291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deperne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichy-Malherme Sarah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pichard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Craipeau-S&#233;galen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03207417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090643v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archives D&#233;partementales de la Charente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-temdaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-3459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259218618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criham.labo.univ-poitiers.fr/membres/jean-christophe-temdaoui/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/author/jctemdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-maritime.org/default.asp?mode=presentation_fiche_annuaire&amp;id=1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandangouleme.fr/wp-content/uploads/2025/03/PAH_Programme-UA2025web.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greh.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/s175605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail-video.univ-lr.fr/Christophe-TEMDAOUI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Temdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.035.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2018.1291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deperne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichy-Malherme Sarah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Craipeau-S&#233;galen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03207417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archives D&#233;partementales de la Charente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>