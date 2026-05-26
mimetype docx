--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1490,234 +1490,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05043537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier maritime de Saintes au XVIIIe siècle: une administration au service de la Marine royale</w:t>
+                <w:t xml:space="preserve">Gratter sur le papier le luxe de la demeure d'Angoumois : exotisme et distinction sociale (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Médiathèque de Saintes, Oct 2024, Saintes, France</w:t>
+              <w:t xml:space="preserve">"C'est pas du luxe ! Patrimoines, luxe et sociétés: réalités, rêves et illusions", Université en Angoumois 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Pays d’art et d’histoire de Grand Angoulême, Apr 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723107v1</w:t>
+                <w:t xml:space="preserve">hal-04553457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Haute Saintonge et la Caraïbe aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Le quartier maritime de Saintes au XVIIIe siècle: une administration au service de la Marine royale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Université d'été de Jonzac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Charente-Maritime; Ville de Jonzac, Jun 2024, Jonzac, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque de Saintes, Oct 2024, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667981v1</w:t>
+                <w:t xml:space="preserve">hal-04723107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gratter sur le papier le luxe de la demeure d'Angoumois : exotisme et distinction sociale (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">La Haute Saintonge et la Caraïbe aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"C'est pas du luxe ! Patrimoines, luxe et sociétés: réalités, rêves et illusions", Université en Angoumois 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service Pays d’art et d’histoire de Grand Angoulême, Apr 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">47ème Université d'été de Jonzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Charente-Maritime; Ville de Jonzac, Jun 2024, Jonzac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553457v1</w:t>
+                <w:t xml:space="preserve">hal-04667981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marins charentais : de la vigne à l'océan (1666-1795)</w:t>
               </w:r>
@@ -1766,165 +1766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04775997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer le numérique éducatif aux Archives Départementales de la Charente: retour d'expériences et perspectives</w:t>
+                <w:t xml:space="preserve">Capitaine de navire et planteur à Saint-Domingue : Jean-Baptiste Georgeon, la trajectoire et le réseau d’un Saintongeais de la veille de la guerre d’Indépendance aux Révolutions (1771-1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des SENA (Services Educatifs des Archives Départementales de Nouvelle-Aquitaine) - 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de la Charente, Oct 2023, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences du GREH - 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREH (Groupe de Recherche et d'Etudes Historiques de la Charente Saintongeaise), Jan 2023, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04245161v1</w:t>
+                <w:t xml:space="preserve">halshs-03928883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaine de navire et planteur à Saint-Domingue : Jean-Baptiste Georgeon, la trajectoire et le réseau d’un Saintongeais de la veille de la guerre d’Indépendance aux Révolutions (1771-1792)</w:t>
+                <w:t xml:space="preserve">Développer le numérique éducatif aux Archives Départementales de la Charente: retour d'expériences et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences du GREH - 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREH (Groupe de Recherche et d'Etudes Historiques de la Charente Saintongeaise), Jan 2023, Cognac, France</w:t>
+              <w:t xml:space="preserve">Rencontres des SENA (Services Educatifs des Archives Départementales de Nouvelle-Aquitaine) - 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de la Charente, Oct 2023, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03928883v1</w:t>
+                <w:t xml:space="preserve">halshs-04245161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les rives, patrimonialiser l'esclavage. Entre sacralités, mémoires et question socialement vive (XVIIIe-XXIe siècle)</w:t>
               </w:r>
@@ -2249,234 +2249,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02954049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arrière-pays de Saintonge-Angoumois : un territoire atlantisé par les migrations et les circulations (1666-1791) ?</w:t>
+                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives : l’opportunité maritime et ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude des doctorants de l'IHMC "Voyager, circuler, migrer"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctorants de l'IHMC, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Prendre la route: les raisons du voyage de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Janua, Apr 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02947328v1</w:t>
+                <w:t xml:space="preserve">halshs-02954114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sucre du voiturier, le café du négociant et le chocolat du marquis. Itinéraires et consommations des produits exotiques dans les villes de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">L'arrière-pays de Saintonge-Angoumois : un territoire atlantisé par les migrations et les circulations (1666-1791) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle Aquitaine et les Outre-Mer: le métissage des cultures matérielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NAOM (Michel Figeac, Caroline Le Mao, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude des doctorants de l'IHMC "Voyager, circuler, migrer"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorants de l'IHMC, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02946097v1</w:t>
+                <w:t xml:space="preserve">halshs-02947328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fleuve Charente à l’Artibonite, exister entre deux rives : l’opportunité maritime et ultra-marine dans l’arrière-pays de Saintonge-Angoumois (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Le sucre du voiturier, le café du négociant et le chocolat du marquis. Itinéraires et consommations des produits exotiques dans les villes de l'arrière-pays de Saintonge-Angoumois au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prendre la route: les raisons du voyage de l'Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Janua, Apr 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">La Nouvelle Aquitaine et les Outre-Mer: le métissage des cultures matérielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NAOM (Michel Figeac, Caroline Le Mao, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02954114v1</w:t>
+                <w:t xml:space="preserve">halshs-02946097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La maritimisation de l’arrière-pays d’Angoumois, XVIIe-XVIIIe siècle »</w:t>
               </w:r>
@@ -3253,399 +3253,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Amérique du Nord française (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Un roi de guerre sur terre et sur mer en Europe et dans le Monde (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03090644v1</w:t>
+                <w:t xml:space="preserve">halshs-03090642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace colonial caraïbe de la Couronne de France (1625-1791)</w:t>
+                <w:t xml:space="preserve">L'Ancien Régime: une construction historique de 1789 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03090645v1</w:t>
+                <w:t xml:space="preserve">halshs-02976143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du roi renaissant au roi constitutionnel (1515-1791)</w:t>
+                <w:t xml:space="preserve">L'Amérique du Nord française (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02976147v1</w:t>
+                <w:t xml:space="preserve">halshs-03090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ancien Régime: une construction historique de 1789 à nos jours</w:t>
+                <w:t xml:space="preserve">L'espace colonial caraïbe de la Couronne de France (1625-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02976143v1</w:t>
+                <w:t xml:space="preserve">halshs-03090645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les explorations atlantiques (XVe-XVIIe siècle)</w:t>
+                <w:t xml:space="preserve">Du roi renaissant au roi constitutionnel (1515-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03090643v1</w:t>
+                <w:t xml:space="preserve">halshs-02976147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un roi de guerre sur terre et sur mer en Europe et dans le Monde (XVIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Les explorations atlantiques (XVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Temdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03090642v1</w:t>
+                <w:t xml:space="preserve">halshs-03090643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4014,51 +4014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB905EA4"/>
+    <w:nsid w:val="9D116550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4162,51 +4162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A988F94F"/>
+    <w:nsid w:val="B76BBEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4396,51 +4396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-temdaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-3459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259218618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criham.labo.univ-poitiers.fr/membres/jean-christophe-temdaoui/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/author/jctemdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-maritime.org/default.asp?mode=presentation_fiche_annuaire&amp;id=1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandangouleme.fr/wp-content/uploads/2025/03/PAH_Programme-UA2025web.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greh.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/s175605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail-video.univ-lr.fr/Christophe-TEMDAOUI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Temdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.035.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2018.1291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deperne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichy-Malherme Sarah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Craipeau-S&#233;galen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03207417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090644v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archives D&#233;partementales de la Charente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-temdaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8521-3459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/259218618" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criham.labo.univ-poitiers.fr/membres/jean-christophe-temdaoui/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naom.hypotheses.org/author/jctemdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.histoire-maritime.org/default.asp?mode=presentation_fiche_annuaire&amp;id=1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grandangouleme.fr/wp-content/uploads/2025/03/PAH_Programme-UA2025web.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greh.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/s175605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portail-video.univ-lr.fr/Christophe-TEMDAOUI" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Temdaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.035.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2020.1354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhbg.2018.1291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05043537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197441v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msha.fr/msha/publication.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deperne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichy-Malherme Sarah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02954195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Craipeau-S&#233;galen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03207417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archives D&#233;partementales de la Charente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>